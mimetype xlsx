--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -411,51 +411,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D745"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>start</v>
       </c>
       <c r="B1" t="str">
         <v>end</v>
       </c>
       <c r="C1" t="str">
         <v>baseprice</v>
       </c>
       <c r="D1" t="str">
         <v>unit</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
         <v>46204</v>
       </c>
       <c r="B2" s="1">
         <v>46204.041666666664</v>
       </c>
@@ -1102,53 +1102,9797 @@
       </c>
       <c r="B48" s="1">
         <v>46205.958333333336</v>
       </c>
       <c r="C48">
         <v>14.18</v>
       </c>
       <c r="D48" t="str">
         <v>Cent/kWh</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1">
         <v>46205.958333333336</v>
       </c>
       <c r="B49" s="1">
         <v>46206</v>
       </c>
       <c r="C49">
         <v>12.83</v>
       </c>
       <c r="D49" t="str">
         <v>Cent/kWh</v>
       </c>
     </row>
+    <row r="50">
+      <c r="A50" s="1">
+        <v>46206</v>
+      </c>
+      <c r="B50" s="1">
+        <v>46206.041666666664</v>
+      </c>
+      <c r="C50">
+        <v>12.23</v>
+      </c>
+      <c r="D50" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="1">
+        <v>46206.041666666664</v>
+      </c>
+      <c r="B51" s="1">
+        <v>46206.083333333336</v>
+      </c>
+      <c r="C51">
+        <v>11.39</v>
+      </c>
+      <c r="D51" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1">
+        <v>46206.083333333336</v>
+      </c>
+      <c r="B52" s="1">
+        <v>46206.125</v>
+      </c>
+      <c r="C52">
+        <v>10.65</v>
+      </c>
+      <c r="D52" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="1">
+        <v>46206.125</v>
+      </c>
+      <c r="B53" s="1">
+        <v>46206.166666666664</v>
+      </c>
+      <c r="C53">
+        <v>9.5</v>
+      </c>
+      <c r="D53" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="1">
+        <v>46206.166666666664</v>
+      </c>
+      <c r="B54" s="1">
+        <v>46206.208333333336</v>
+      </c>
+      <c r="C54">
+        <v>9.38</v>
+      </c>
+      <c r="D54" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="1">
+        <v>46206.208333333336</v>
+      </c>
+      <c r="B55" s="1">
+        <v>46206.25</v>
+      </c>
+      <c r="C55">
+        <v>10.4</v>
+      </c>
+      <c r="D55" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="1">
+        <v>46206.25</v>
+      </c>
+      <c r="B56" s="1">
+        <v>46206.291666666664</v>
+      </c>
+      <c r="C56">
+        <v>11.38</v>
+      </c>
+      <c r="D56" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="1">
+        <v>46206.291666666664</v>
+      </c>
+      <c r="B57" s="1">
+        <v>46206.333333333336</v>
+      </c>
+      <c r="C57">
+        <v>10.92</v>
+      </c>
+      <c r="D57" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="1">
+        <v>46206.333333333336</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46206.375</v>
+      </c>
+      <c r="C58">
+        <v>7.4</v>
+      </c>
+      <c r="D58" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="1">
+        <v>46206.375</v>
+      </c>
+      <c r="B59" s="1">
+        <v>46206.416666666664</v>
+      </c>
+      <c r="C59">
+        <v>2.72</v>
+      </c>
+      <c r="D59" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="1">
+        <v>46206.416666666664</v>
+      </c>
+      <c r="B60" s="1">
+        <v>46206.458333333336</v>
+      </c>
+      <c r="C60">
+        <v>0.57</v>
+      </c>
+      <c r="D60" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="1">
+        <v>46206.458333333336</v>
+      </c>
+      <c r="B61" s="1">
+        <v>46206.5</v>
+      </c>
+      <c r="C61">
+        <v>1.04</v>
+      </c>
+      <c r="D61" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1">
+        <v>46206.5</v>
+      </c>
+      <c r="B62" s="1">
+        <v>46206.541666666664</v>
+      </c>
+      <c r="C62">
+        <v>0.6</v>
+      </c>
+      <c r="D62" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="1">
+        <v>46206.541666666664</v>
+      </c>
+      <c r="B63" s="1">
+        <v>46206.583333333336</v>
+      </c>
+      <c r="C63">
+        <v>0.34</v>
+      </c>
+      <c r="D63" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="1">
+        <v>46206.583333333336</v>
+      </c>
+      <c r="B64" s="1">
+        <v>46206.625</v>
+      </c>
+      <c r="C64">
+        <v>0.31</v>
+      </c>
+      <c r="D64" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="1">
+        <v>46206.625</v>
+      </c>
+      <c r="B65" s="1">
+        <v>46206.666666666664</v>
+      </c>
+      <c r="C65">
+        <v>0.75</v>
+      </c>
+      <c r="D65" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="1">
+        <v>46206.666666666664</v>
+      </c>
+      <c r="B66" s="1">
+        <v>46206.708333333336</v>
+      </c>
+      <c r="C66">
+        <v>0.07</v>
+      </c>
+      <c r="D66" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="1">
+        <v>46206.708333333336</v>
+      </c>
+      <c r="B67" s="1">
+        <v>46206.75</v>
+      </c>
+      <c r="C67">
+        <v>6.14</v>
+      </c>
+      <c r="D67" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="1">
+        <v>46206.75</v>
+      </c>
+      <c r="B68" s="1">
+        <v>46206.791666666664</v>
+      </c>
+      <c r="C68">
+        <v>9.2</v>
+      </c>
+      <c r="D68" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="1">
+        <v>46206.791666666664</v>
+      </c>
+      <c r="B69" s="1">
+        <v>46206.833333333336</v>
+      </c>
+      <c r="C69">
+        <v>12.34</v>
+      </c>
+      <c r="D69" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="1">
+        <v>46206.833333333336</v>
+      </c>
+      <c r="B70" s="1">
+        <v>46206.875</v>
+      </c>
+      <c r="C70">
+        <v>13.81</v>
+      </c>
+      <c r="D70" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="1">
+        <v>46206.875</v>
+      </c>
+      <c r="B71" s="1">
+        <v>46206.916666666664</v>
+      </c>
+      <c r="C71">
+        <v>13.71</v>
+      </c>
+      <c r="D71" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="1">
+        <v>46206.916666666664</v>
+      </c>
+      <c r="B72" s="1">
+        <v>46206.958333333336</v>
+      </c>
+      <c r="C72">
+        <v>14.3</v>
+      </c>
+      <c r="D72" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="1">
+        <v>46206.958333333336</v>
+      </c>
+      <c r="B73" s="1">
+        <v>46207</v>
+      </c>
+      <c r="C73">
+        <v>13.24</v>
+      </c>
+      <c r="D73" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="1">
+        <v>46207</v>
+      </c>
+      <c r="B74" s="1">
+        <v>46207.041666666664</v>
+      </c>
+      <c r="C74">
+        <v>12.64</v>
+      </c>
+      <c r="D74" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="1">
+        <v>46207.041666666664</v>
+      </c>
+      <c r="B75" s="1">
+        <v>46207.083333333336</v>
+      </c>
+      <c r="C75">
+        <v>12.54</v>
+      </c>
+      <c r="D75" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="1">
+        <v>46207.083333333336</v>
+      </c>
+      <c r="B76" s="1">
+        <v>46207.125</v>
+      </c>
+      <c r="C76">
+        <v>12.47</v>
+      </c>
+      <c r="D76" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="1">
+        <v>46207.125</v>
+      </c>
+      <c r="B77" s="1">
+        <v>46207.166666666664</v>
+      </c>
+      <c r="C77">
+        <v>12.15</v>
+      </c>
+      <c r="D77" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="1">
+        <v>46207.166666666664</v>
+      </c>
+      <c r="B78" s="1">
+        <v>46207.208333333336</v>
+      </c>
+      <c r="C78">
+        <v>11.18</v>
+      </c>
+      <c r="D78" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="1">
+        <v>46207.208333333336</v>
+      </c>
+      <c r="B79" s="1">
+        <v>46207.25</v>
+      </c>
+      <c r="C79">
+        <v>10.31</v>
+      </c>
+      <c r="D79" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="1">
+        <v>46207.25</v>
+      </c>
+      <c r="B80" s="1">
+        <v>46207.291666666664</v>
+      </c>
+      <c r="C80">
+        <v>9.54</v>
+      </c>
+      <c r="D80" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="1">
+        <v>46207.291666666664</v>
+      </c>
+      <c r="B81" s="1">
+        <v>46207.333333333336</v>
+      </c>
+      <c r="C81">
+        <v>7.65</v>
+      </c>
+      <c r="D81" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="1">
+        <v>46207.333333333336</v>
+      </c>
+      <c r="B82" s="1">
+        <v>46207.375</v>
+      </c>
+      <c r="C82">
+        <v>2.97</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="1">
+        <v>46207.375</v>
+      </c>
+      <c r="B83" s="1">
+        <v>46207.416666666664</v>
+      </c>
+      <c r="C83">
+        <v>0.11</v>
+      </c>
+      <c r="D83" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="1">
+        <v>46207.416666666664</v>
+      </c>
+      <c r="B84" s="1">
+        <v>46207.458333333336</v>
+      </c>
+      <c r="C84">
+        <v>0</v>
+      </c>
+      <c r="D84" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="1">
+        <v>46207.458333333336</v>
+      </c>
+      <c r="B85" s="1">
+        <v>46207.5</v>
+      </c>
+      <c r="C85">
+        <v>-0.12</v>
+      </c>
+      <c r="D85" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="1">
+        <v>46207.5</v>
+      </c>
+      <c r="B86" s="1">
+        <v>46207.541666666664</v>
+      </c>
+      <c r="C86">
+        <v>-0.45</v>
+      </c>
+      <c r="D86" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="1">
+        <v>46207.541666666664</v>
+      </c>
+      <c r="B87" s="1">
+        <v>46207.583333333336</v>
+      </c>
+      <c r="C87">
+        <v>-1.2</v>
+      </c>
+      <c r="D87" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="1">
+        <v>46207.583333333336</v>
+      </c>
+      <c r="B88" s="1">
+        <v>46207.625</v>
+      </c>
+      <c r="C88">
+        <v>-0.39</v>
+      </c>
+      <c r="D88" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="1">
+        <v>46207.625</v>
+      </c>
+      <c r="B89" s="1">
+        <v>46207.666666666664</v>
+      </c>
+      <c r="C89">
+        <v>-0.1</v>
+      </c>
+      <c r="D89" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="1">
+        <v>46207.666666666664</v>
+      </c>
+      <c r="B90" s="1">
+        <v>46207.708333333336</v>
+      </c>
+      <c r="C90">
+        <v>0.03</v>
+      </c>
+      <c r="D90" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="1">
+        <v>46207.708333333336</v>
+      </c>
+      <c r="B91" s="1">
+        <v>46207.75</v>
+      </c>
+      <c r="C91">
+        <v>1.52</v>
+      </c>
+      <c r="D91" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="1">
+        <v>46207.75</v>
+      </c>
+      <c r="B92" s="1">
+        <v>46207.791666666664</v>
+      </c>
+      <c r="C92">
+        <v>8.01</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="1">
+        <v>46207.791666666664</v>
+      </c>
+      <c r="B93" s="1">
+        <v>46207.833333333336</v>
+      </c>
+      <c r="C93">
+        <v>10.77</v>
+      </c>
+      <c r="D93" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="1">
+        <v>46207.833333333336</v>
+      </c>
+      <c r="B94" s="1">
+        <v>46207.875</v>
+      </c>
+      <c r="C94">
+        <v>12.96</v>
+      </c>
+      <c r="D94" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="1">
+        <v>46207.875</v>
+      </c>
+      <c r="B95" s="1">
+        <v>46207.916666666664</v>
+      </c>
+      <c r="C95">
+        <v>13.51</v>
+      </c>
+      <c r="D95" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="1">
+        <v>46207.916666666664</v>
+      </c>
+      <c r="B96" s="1">
+        <v>46207.958333333336</v>
+      </c>
+      <c r="C96">
+        <v>12.41</v>
+      </c>
+      <c r="D96" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="1">
+        <v>46207.958333333336</v>
+      </c>
+      <c r="B97" s="1">
+        <v>46208</v>
+      </c>
+      <c r="C97">
+        <v>11.28</v>
+      </c>
+      <c r="D97" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="1">
+        <v>46208</v>
+      </c>
+      <c r="B98" s="1">
+        <v>46208.041666666664</v>
+      </c>
+      <c r="C98">
+        <v>12.19</v>
+      </c>
+      <c r="D98" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="1">
+        <v>46208.041666666664</v>
+      </c>
+      <c r="B99" s="1">
+        <v>46208.083333333336</v>
+      </c>
+      <c r="C99">
+        <v>11.74</v>
+      </c>
+      <c r="D99" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="1">
+        <v>46208.083333333336</v>
+      </c>
+      <c r="B100" s="1">
+        <v>46208.125</v>
+      </c>
+      <c r="C100">
+        <v>11.24</v>
+      </c>
+      <c r="D100" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="1">
+        <v>46208.125</v>
+      </c>
+      <c r="B101" s="1">
+        <v>46208.166666666664</v>
+      </c>
+      <c r="C101">
+        <v>11.21</v>
+      </c>
+      <c r="D101" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="1">
+        <v>46208.166666666664</v>
+      </c>
+      <c r="B102" s="1">
+        <v>46208.208333333336</v>
+      </c>
+      <c r="C102">
+        <v>11.06</v>
+      </c>
+      <c r="D102" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="1">
+        <v>46208.208333333336</v>
+      </c>
+      <c r="B103" s="1">
+        <v>46208.25</v>
+      </c>
+      <c r="C103">
+        <v>10.49</v>
+      </c>
+      <c r="D103" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="1">
+        <v>46208.25</v>
+      </c>
+      <c r="B104" s="1">
+        <v>46208.291666666664</v>
+      </c>
+      <c r="C104">
+        <v>8.86</v>
+      </c>
+      <c r="D104" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="1">
+        <v>46208.291666666664</v>
+      </c>
+      <c r="B105" s="1">
+        <v>46208.333333333336</v>
+      </c>
+      <c r="C105">
+        <v>3.68</v>
+      </c>
+      <c r="D105" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="1">
+        <v>46208.333333333336</v>
+      </c>
+      <c r="B106" s="1">
+        <v>46208.375</v>
+      </c>
+      <c r="C106">
+        <v>1.1</v>
+      </c>
+      <c r="D106" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="1">
+        <v>46208.375</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46208.416666666664</v>
+      </c>
+      <c r="C107">
+        <v>0.1</v>
+      </c>
+      <c r="D107" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="1">
+        <v>46208.416666666664</v>
+      </c>
+      <c r="B108" s="1">
+        <v>46208.458333333336</v>
+      </c>
+      <c r="C108">
+        <v>0</v>
+      </c>
+      <c r="D108" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="1">
+        <v>46208.458333333336</v>
+      </c>
+      <c r="B109" s="1">
+        <v>46208.5</v>
+      </c>
+      <c r="C109">
+        <v>0</v>
+      </c>
+      <c r="D109" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="1">
+        <v>46208.5</v>
+      </c>
+      <c r="B110" s="1">
+        <v>46208.541666666664</v>
+      </c>
+      <c r="C110">
+        <v>0</v>
+      </c>
+      <c r="D110" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="1">
+        <v>46208.541666666664</v>
+      </c>
+      <c r="B111" s="1">
+        <v>46208.583333333336</v>
+      </c>
+      <c r="C111">
+        <v>-0.04</v>
+      </c>
+      <c r="D111" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="1">
+        <v>46208.583333333336</v>
+      </c>
+      <c r="B112" s="1">
+        <v>46208.625</v>
+      </c>
+      <c r="C112">
+        <v>-0.08</v>
+      </c>
+      <c r="D112" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="1">
+        <v>46208.625</v>
+      </c>
+      <c r="B113" s="1">
+        <v>46208.666666666664</v>
+      </c>
+      <c r="C113">
+        <v>-0.05</v>
+      </c>
+      <c r="D113" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="1">
+        <v>46208.666666666664</v>
+      </c>
+      <c r="B114" s="1">
+        <v>46208.708333333336</v>
+      </c>
+      <c r="C114">
+        <v>0.09</v>
+      </c>
+      <c r="D114" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="1">
+        <v>46208.708333333336</v>
+      </c>
+      <c r="B115" s="1">
+        <v>46208.75</v>
+      </c>
+      <c r="C115">
+        <v>3.32</v>
+      </c>
+      <c r="D115" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="1">
+        <v>46208.75</v>
+      </c>
+      <c r="B116" s="1">
+        <v>46208.791666666664</v>
+      </c>
+      <c r="C116">
+        <v>9.51</v>
+      </c>
+      <c r="D116" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="1">
+        <v>46208.791666666664</v>
+      </c>
+      <c r="B117" s="1">
+        <v>46208.833333333336</v>
+      </c>
+      <c r="C117">
+        <v>11.44</v>
+      </c>
+      <c r="D117" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="1">
+        <v>46208.833333333336</v>
+      </c>
+      <c r="B118" s="1">
+        <v>46208.875</v>
+      </c>
+      <c r="C118">
+        <v>13.42</v>
+      </c>
+      <c r="D118" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="1">
+        <v>46208.875</v>
+      </c>
+      <c r="B119" s="1">
+        <v>46208.916666666664</v>
+      </c>
+      <c r="C119">
+        <v>13.37</v>
+      </c>
+      <c r="D119" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="1">
+        <v>46208.916666666664</v>
+      </c>
+      <c r="B120" s="1">
+        <v>46208.958333333336</v>
+      </c>
+      <c r="C120">
+        <v>13.71</v>
+      </c>
+      <c r="D120" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="1">
+        <v>46208.958333333336</v>
+      </c>
+      <c r="B121" s="1">
+        <v>46209</v>
+      </c>
+      <c r="C121">
+        <v>13.05</v>
+      </c>
+      <c r="D121" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="1">
+        <v>46209</v>
+      </c>
+      <c r="B122" s="1">
+        <v>46209.041666666664</v>
+      </c>
+      <c r="C122">
+        <v>14.14</v>
+      </c>
+      <c r="D122" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="1">
+        <v>46209.041666666664</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46209.083333333336</v>
+      </c>
+      <c r="C123">
+        <v>12.88</v>
+      </c>
+      <c r="D123" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="1">
+        <v>46209.083333333336</v>
+      </c>
+      <c r="B124" s="1">
+        <v>46209.125</v>
+      </c>
+      <c r="C124">
+        <v>12.52</v>
+      </c>
+      <c r="D124" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="1">
+        <v>46209.125</v>
+      </c>
+      <c r="B125" s="1">
+        <v>46209.166666666664</v>
+      </c>
+      <c r="C125">
+        <v>12.15</v>
+      </c>
+      <c r="D125" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="1">
+        <v>46209.166666666664</v>
+      </c>
+      <c r="B126" s="1">
+        <v>46209.208333333336</v>
+      </c>
+      <c r="C126">
+        <v>12.19</v>
+      </c>
+      <c r="D126" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="1">
+        <v>46209.208333333336</v>
+      </c>
+      <c r="B127" s="1">
+        <v>46209.25</v>
+      </c>
+      <c r="C127">
+        <v>12.7</v>
+      </c>
+      <c r="D127" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="1">
+        <v>46209.25</v>
+      </c>
+      <c r="B128" s="1">
+        <v>46209.291666666664</v>
+      </c>
+      <c r="C128">
+        <v>13.66</v>
+      </c>
+      <c r="D128" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="1">
+        <v>46209.291666666664</v>
+      </c>
+      <c r="B129" s="1">
+        <v>46209.333333333336</v>
+      </c>
+      <c r="C129">
+        <v>13.94</v>
+      </c>
+      <c r="D129" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="1">
+        <v>46209.333333333336</v>
+      </c>
+      <c r="B130" s="1">
+        <v>46209.375</v>
+      </c>
+      <c r="C130">
+        <v>13.27</v>
+      </c>
+      <c r="D130" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="1">
+        <v>46209.375</v>
+      </c>
+      <c r="B131" s="1">
+        <v>46209.416666666664</v>
+      </c>
+      <c r="C131">
+        <v>10.5</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="1">
+        <v>46209.416666666664</v>
+      </c>
+      <c r="B132" s="1">
+        <v>46209.458333333336</v>
+      </c>
+      <c r="C132">
+        <v>8.25</v>
+      </c>
+      <c r="D132" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="1">
+        <v>46209.458333333336</v>
+      </c>
+      <c r="B133" s="1">
+        <v>46209.5</v>
+      </c>
+      <c r="C133">
+        <v>6.63</v>
+      </c>
+      <c r="D133" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="1">
+        <v>46209.5</v>
+      </c>
+      <c r="B134" s="1">
+        <v>46209.541666666664</v>
+      </c>
+      <c r="C134">
+        <v>4.34</v>
+      </c>
+      <c r="D134" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="1">
+        <v>46209.541666666664</v>
+      </c>
+      <c r="B135" s="1">
+        <v>46209.583333333336</v>
+      </c>
+      <c r="C135">
+        <v>4.4</v>
+      </c>
+      <c r="D135" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="1">
+        <v>46209.583333333336</v>
+      </c>
+      <c r="B136" s="1">
+        <v>46209.625</v>
+      </c>
+      <c r="C136">
+        <v>5.02</v>
+      </c>
+      <c r="D136" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="1">
+        <v>46209.625</v>
+      </c>
+      <c r="B137" s="1">
+        <v>46209.666666666664</v>
+      </c>
+      <c r="C137">
+        <v>5.58</v>
+      </c>
+      <c r="D137" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="1">
+        <v>46209.666666666664</v>
+      </c>
+      <c r="B138" s="1">
+        <v>46209.708333333336</v>
+      </c>
+      <c r="C138">
+        <v>8.99</v>
+      </c>
+      <c r="D138" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="1">
+        <v>46209.708333333336</v>
+      </c>
+      <c r="B139" s="1">
+        <v>46209.75</v>
+      </c>
+      <c r="C139">
+        <v>10.45</v>
+      </c>
+      <c r="D139" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="1">
+        <v>46209.75</v>
+      </c>
+      <c r="B140" s="1">
+        <v>46209.791666666664</v>
+      </c>
+      <c r="C140">
+        <v>13.93</v>
+      </c>
+      <c r="D140" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="1">
+        <v>46209.791666666664</v>
+      </c>
+      <c r="B141" s="1">
+        <v>46209.833333333336</v>
+      </c>
+      <c r="C141">
+        <v>15.02</v>
+      </c>
+      <c r="D141" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="1">
+        <v>46209.833333333336</v>
+      </c>
+      <c r="B142" s="1">
+        <v>46209.875</v>
+      </c>
+      <c r="C142">
+        <v>15.09</v>
+      </c>
+      <c r="D142" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="1">
+        <v>46209.875</v>
+      </c>
+      <c r="B143" s="1">
+        <v>46209.916666666664</v>
+      </c>
+      <c r="C143">
+        <v>15.29</v>
+      </c>
+      <c r="D143" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="1">
+        <v>46209.916666666664</v>
+      </c>
+      <c r="B144" s="1">
+        <v>46209.958333333336</v>
+      </c>
+      <c r="C144">
+        <v>14.86</v>
+      </c>
+      <c r="D144" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="1">
+        <v>46209.958333333336</v>
+      </c>
+      <c r="B145" s="1">
+        <v>46210</v>
+      </c>
+      <c r="C145">
+        <v>13.84</v>
+      </c>
+      <c r="D145" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="1">
+        <v>46210</v>
+      </c>
+      <c r="B146" s="1">
+        <v>46210.041666666664</v>
+      </c>
+      <c r="C146">
+        <v>12.93</v>
+      </c>
+      <c r="D146" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="1">
+        <v>46210.041666666664</v>
+      </c>
+      <c r="B147" s="1">
+        <v>46210.083333333336</v>
+      </c>
+      <c r="C147">
+        <v>11.86</v>
+      </c>
+      <c r="D147" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="1">
+        <v>46210.083333333336</v>
+      </c>
+      <c r="B148" s="1">
+        <v>46210.125</v>
+      </c>
+      <c r="C148">
+        <v>10.9</v>
+      </c>
+      <c r="D148" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="1">
+        <v>46210.125</v>
+      </c>
+      <c r="B149" s="1">
+        <v>46210.166666666664</v>
+      </c>
+      <c r="C149">
+        <v>10.62</v>
+      </c>
+      <c r="D149" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="1">
+        <v>46210.166666666664</v>
+      </c>
+      <c r="B150" s="1">
+        <v>46210.208333333336</v>
+      </c>
+      <c r="C150">
+        <v>11.3</v>
+      </c>
+      <c r="D150" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="1">
+        <v>46210.208333333336</v>
+      </c>
+      <c r="B151" s="1">
+        <v>46210.25</v>
+      </c>
+      <c r="C151">
+        <v>12.77</v>
+      </c>
+      <c r="D151" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="1">
+        <v>46210.25</v>
+      </c>
+      <c r="B152" s="1">
+        <v>46210.291666666664</v>
+      </c>
+      <c r="C152">
+        <v>13.49</v>
+      </c>
+      <c r="D152" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="1">
+        <v>46210.291666666664</v>
+      </c>
+      <c r="B153" s="1">
+        <v>46210.333333333336</v>
+      </c>
+      <c r="C153">
+        <v>13.01</v>
+      </c>
+      <c r="D153" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="1">
+        <v>46210.333333333336</v>
+      </c>
+      <c r="B154" s="1">
+        <v>46210.375</v>
+      </c>
+      <c r="C154">
+        <v>11.32</v>
+      </c>
+      <c r="D154" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="1">
+        <v>46210.375</v>
+      </c>
+      <c r="B155" s="1">
+        <v>46210.416666666664</v>
+      </c>
+      <c r="C155">
+        <v>9.24</v>
+      </c>
+      <c r="D155" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="1">
+        <v>46210.416666666664</v>
+      </c>
+      <c r="B156" s="1">
+        <v>46210.458333333336</v>
+      </c>
+      <c r="C156">
+        <v>4.85</v>
+      </c>
+      <c r="D156" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="1">
+        <v>46210.458333333336</v>
+      </c>
+      <c r="B157" s="1">
+        <v>46210.5</v>
+      </c>
+      <c r="C157">
+        <v>3.22</v>
+      </c>
+      <c r="D157" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="1">
+        <v>46210.5</v>
+      </c>
+      <c r="B158" s="1">
+        <v>46210.541666666664</v>
+      </c>
+      <c r="C158">
+        <v>1.27</v>
+      </c>
+      <c r="D158" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="1">
+        <v>46210.541666666664</v>
+      </c>
+      <c r="B159" s="1">
+        <v>46210.583333333336</v>
+      </c>
+      <c r="C159">
+        <v>3</v>
+      </c>
+      <c r="D159" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="1">
+        <v>46210.583333333336</v>
+      </c>
+      <c r="B160" s="1">
+        <v>46210.625</v>
+      </c>
+      <c r="C160">
+        <v>2.03</v>
+      </c>
+      <c r="D160" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="1">
+        <v>46210.625</v>
+      </c>
+      <c r="B161" s="1">
+        <v>46210.666666666664</v>
+      </c>
+      <c r="C161">
+        <v>4.64</v>
+      </c>
+      <c r="D161" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="1">
+        <v>46210.666666666664</v>
+      </c>
+      <c r="B162" s="1">
+        <v>46210.708333333336</v>
+      </c>
+      <c r="C162">
+        <v>8.35</v>
+      </c>
+      <c r="D162" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="1">
+        <v>46210.708333333336</v>
+      </c>
+      <c r="B163" s="1">
+        <v>46210.75</v>
+      </c>
+      <c r="C163">
+        <v>13.19</v>
+      </c>
+      <c r="D163" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="1">
+        <v>46210.75</v>
+      </c>
+      <c r="B164" s="1">
+        <v>46210.791666666664</v>
+      </c>
+      <c r="C164">
+        <v>13.39</v>
+      </c>
+      <c r="D164" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="1">
+        <v>46210.791666666664</v>
+      </c>
+      <c r="B165" s="1">
+        <v>46210.833333333336</v>
+      </c>
+      <c r="C165">
+        <v>14.2</v>
+      </c>
+      <c r="D165" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="1">
+        <v>46210.833333333336</v>
+      </c>
+      <c r="B166" s="1">
+        <v>46210.875</v>
+      </c>
+      <c r="C166">
+        <v>13.99</v>
+      </c>
+      <c r="D166" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="1">
+        <v>46210.875</v>
+      </c>
+      <c r="B167" s="1">
+        <v>46210.916666666664</v>
+      </c>
+      <c r="C167">
+        <v>13.35</v>
+      </c>
+      <c r="D167" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="1">
+        <v>46210.916666666664</v>
+      </c>
+      <c r="B168" s="1">
+        <v>46210.958333333336</v>
+      </c>
+      <c r="C168">
+        <v>14.05</v>
+      </c>
+      <c r="D168" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="1">
+        <v>46210.958333333336</v>
+      </c>
+      <c r="B169" s="1">
+        <v>46211</v>
+      </c>
+      <c r="C169">
+        <v>13.89</v>
+      </c>
+      <c r="D169" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="1">
+        <v>46211</v>
+      </c>
+      <c r="B170" s="1">
+        <v>46211.041666666664</v>
+      </c>
+      <c r="C170">
+        <v>13.57</v>
+      </c>
+      <c r="D170" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="1">
+        <v>46211.041666666664</v>
+      </c>
+      <c r="B171" s="1">
+        <v>46211.083333333336</v>
+      </c>
+      <c r="C171">
+        <v>12.71</v>
+      </c>
+      <c r="D171" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="1">
+        <v>46211.083333333336</v>
+      </c>
+      <c r="B172" s="1">
+        <v>46211.125</v>
+      </c>
+      <c r="C172">
+        <v>12.23</v>
+      </c>
+      <c r="D172" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="1">
+        <v>46211.125</v>
+      </c>
+      <c r="B173" s="1">
+        <v>46211.166666666664</v>
+      </c>
+      <c r="C173">
+        <v>11.6</v>
+      </c>
+      <c r="D173" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="1">
+        <v>46211.166666666664</v>
+      </c>
+      <c r="B174" s="1">
+        <v>46211.208333333336</v>
+      </c>
+      <c r="C174">
+        <v>11.88</v>
+      </c>
+      <c r="D174" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="1">
+        <v>46211.208333333336</v>
+      </c>
+      <c r="B175" s="1">
+        <v>46211.25</v>
+      </c>
+      <c r="C175">
+        <v>12.74</v>
+      </c>
+      <c r="D175" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="1">
+        <v>46211.25</v>
+      </c>
+      <c r="B176" s="1">
+        <v>46211.291666666664</v>
+      </c>
+      <c r="C176">
+        <v>13.94</v>
+      </c>
+      <c r="D176" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="1">
+        <v>46211.291666666664</v>
+      </c>
+      <c r="B177" s="1">
+        <v>46211.333333333336</v>
+      </c>
+      <c r="C177">
+        <v>14.02</v>
+      </c>
+      <c r="D177" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="1">
+        <v>46211.333333333336</v>
+      </c>
+      <c r="B178" s="1">
+        <v>46211.375</v>
+      </c>
+      <c r="C178">
+        <v>14.29</v>
+      </c>
+      <c r="D178" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="1">
+        <v>46211.375</v>
+      </c>
+      <c r="B179" s="1">
+        <v>46211.416666666664</v>
+      </c>
+      <c r="C179">
+        <v>12.38</v>
+      </c>
+      <c r="D179" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="1">
+        <v>46211.416666666664</v>
+      </c>
+      <c r="B180" s="1">
+        <v>46211.458333333336</v>
+      </c>
+      <c r="C180">
+        <v>10.41</v>
+      </c>
+      <c r="D180" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="1">
+        <v>46211.458333333336</v>
+      </c>
+      <c r="B181" s="1">
+        <v>46211.5</v>
+      </c>
+      <c r="C181">
+        <v>9</v>
+      </c>
+      <c r="D181" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="1">
+        <v>46211.5</v>
+      </c>
+      <c r="B182" s="1">
+        <v>46211.541666666664</v>
+      </c>
+      <c r="C182">
+        <v>8.8</v>
+      </c>
+      <c r="D182" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="1">
+        <v>46211.541666666664</v>
+      </c>
+      <c r="B183" s="1">
+        <v>46211.583333333336</v>
+      </c>
+      <c r="C183">
+        <v>9.6</v>
+      </c>
+      <c r="D183" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="1">
+        <v>46211.583333333336</v>
+      </c>
+      <c r="B184" s="1">
+        <v>46211.625</v>
+      </c>
+      <c r="C184">
+        <v>9.6</v>
+      </c>
+      <c r="D184" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="1">
+        <v>46211.625</v>
+      </c>
+      <c r="B185" s="1">
+        <v>46211.666666666664</v>
+      </c>
+      <c r="C185">
+        <v>8.7</v>
+      </c>
+      <c r="D185" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="1">
+        <v>46211.666666666664</v>
+      </c>
+      <c r="B186" s="1">
+        <v>46211.708333333336</v>
+      </c>
+      <c r="C186">
+        <v>9.55</v>
+      </c>
+      <c r="D186" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="1">
+        <v>46211.708333333336</v>
+      </c>
+      <c r="B187" s="1">
+        <v>46211.75</v>
+      </c>
+      <c r="C187">
+        <v>10.45</v>
+      </c>
+      <c r="D187" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="1">
+        <v>46211.75</v>
+      </c>
+      <c r="B188" s="1">
+        <v>46211.791666666664</v>
+      </c>
+      <c r="C188">
+        <v>12.77</v>
+      </c>
+      <c r="D188" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="1">
+        <v>46211.791666666664</v>
+      </c>
+      <c r="B189" s="1">
+        <v>46211.833333333336</v>
+      </c>
+      <c r="C189">
+        <v>13.73</v>
+      </c>
+      <c r="D189" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="1">
+        <v>46211.833333333336</v>
+      </c>
+      <c r="B190" s="1">
+        <v>46211.875</v>
+      </c>
+      <c r="C190">
+        <v>14.97</v>
+      </c>
+      <c r="D190" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="1">
+        <v>46211.875</v>
+      </c>
+      <c r="B191" s="1">
+        <v>46211.916666666664</v>
+      </c>
+      <c r="C191">
+        <v>15.99</v>
+      </c>
+      <c r="D191" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="1">
+        <v>46211.916666666664</v>
+      </c>
+      <c r="B192" s="1">
+        <v>46211.958333333336</v>
+      </c>
+      <c r="C192">
+        <v>15.92</v>
+      </c>
+      <c r="D192" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="1">
+        <v>46211.958333333336</v>
+      </c>
+      <c r="B193" s="1">
+        <v>46212</v>
+      </c>
+      <c r="C193">
+        <v>14.53</v>
+      </c>
+      <c r="D193" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="1">
+        <v>46212</v>
+      </c>
+      <c r="B194" s="1">
+        <v>46212.041666666664</v>
+      </c>
+      <c r="C194">
+        <v>14.3</v>
+      </c>
+      <c r="D194" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="1">
+        <v>46212.041666666664</v>
+      </c>
+      <c r="B195" s="1">
+        <v>46212.083333333336</v>
+      </c>
+      <c r="C195">
+        <v>13.45</v>
+      </c>
+      <c r="D195" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="1">
+        <v>46212.083333333336</v>
+      </c>
+      <c r="B196" s="1">
+        <v>46212.125</v>
+      </c>
+      <c r="C196">
+        <v>12.81</v>
+      </c>
+      <c r="D196" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="1">
+        <v>46212.125</v>
+      </c>
+      <c r="B197" s="1">
+        <v>46212.166666666664</v>
+      </c>
+      <c r="C197">
+        <v>12.59</v>
+      </c>
+      <c r="D197" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="1">
+        <v>46212.166666666664</v>
+      </c>
+      <c r="B198" s="1">
+        <v>46212.208333333336</v>
+      </c>
+      <c r="C198">
+        <v>12.7</v>
+      </c>
+      <c r="D198" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="1">
+        <v>46212.208333333336</v>
+      </c>
+      <c r="B199" s="1">
+        <v>46212.25</v>
+      </c>
+      <c r="C199">
+        <v>13.5</v>
+      </c>
+      <c r="D199" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="1">
+        <v>46212.25</v>
+      </c>
+      <c r="B200" s="1">
+        <v>46212.291666666664</v>
+      </c>
+      <c r="C200">
+        <v>14.64</v>
+      </c>
+      <c r="D200" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="1">
+        <v>46212.291666666664</v>
+      </c>
+      <c r="B201" s="1">
+        <v>46212.333333333336</v>
+      </c>
+      <c r="C201">
+        <v>14.68</v>
+      </c>
+      <c r="D201" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="1">
+        <v>46212.333333333336</v>
+      </c>
+      <c r="B202" s="1">
+        <v>46212.375</v>
+      </c>
+      <c r="C202">
+        <v>13.89</v>
+      </c>
+      <c r="D202" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="1">
+        <v>46212.375</v>
+      </c>
+      <c r="B203" s="1">
+        <v>46212.416666666664</v>
+      </c>
+      <c r="C203">
+        <v>11.71</v>
+      </c>
+      <c r="D203" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="1">
+        <v>46212.416666666664</v>
+      </c>
+      <c r="B204" s="1">
+        <v>46212.458333333336</v>
+      </c>
+      <c r="C204">
+        <v>9.78</v>
+      </c>
+      <c r="D204" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="1">
+        <v>46212.458333333336</v>
+      </c>
+      <c r="B205" s="1">
+        <v>46212.5</v>
+      </c>
+      <c r="C205">
+        <v>8.38</v>
+      </c>
+      <c r="D205" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="1">
+        <v>46212.5</v>
+      </c>
+      <c r="B206" s="1">
+        <v>46212.541666666664</v>
+      </c>
+      <c r="C206">
+        <v>6.04</v>
+      </c>
+      <c r="D206" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="1">
+        <v>46212.541666666664</v>
+      </c>
+      <c r="B207" s="1">
+        <v>46212.583333333336</v>
+      </c>
+      <c r="C207">
+        <v>3.91</v>
+      </c>
+      <c r="D207" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="1">
+        <v>46212.583333333336</v>
+      </c>
+      <c r="B208" s="1">
+        <v>46212.625</v>
+      </c>
+      <c r="C208">
+        <v>3.65</v>
+      </c>
+      <c r="D208" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="1">
+        <v>46212.625</v>
+      </c>
+      <c r="B209" s="1">
+        <v>46212.666666666664</v>
+      </c>
+      <c r="C209">
+        <v>5.77</v>
+      </c>
+      <c r="D209" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="1">
+        <v>46212.666666666664</v>
+      </c>
+      <c r="B210" s="1">
+        <v>46212.708333333336</v>
+      </c>
+      <c r="C210">
+        <v>8.08</v>
+      </c>
+      <c r="D210" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="1">
+        <v>46212.708333333336</v>
+      </c>
+      <c r="B211" s="1">
+        <v>46212.75</v>
+      </c>
+      <c r="C211">
+        <v>10.9</v>
+      </c>
+      <c r="D211" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="1">
+        <v>46212.75</v>
+      </c>
+      <c r="B212" s="1">
+        <v>46212.791666666664</v>
+      </c>
+      <c r="C212">
+        <v>13.25</v>
+      </c>
+      <c r="D212" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="1">
+        <v>46212.791666666664</v>
+      </c>
+      <c r="B213" s="1">
+        <v>46212.833333333336</v>
+      </c>
+      <c r="C213">
+        <v>16.35</v>
+      </c>
+      <c r="D213" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="1">
+        <v>46212.833333333336</v>
+      </c>
+      <c r="B214" s="1">
+        <v>46212.875</v>
+      </c>
+      <c r="C214">
+        <v>20.22</v>
+      </c>
+      <c r="D214" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="1">
+        <v>46212.875</v>
+      </c>
+      <c r="B215" s="1">
+        <v>46212.916666666664</v>
+      </c>
+      <c r="C215">
+        <v>20.41</v>
+      </c>
+      <c r="D215" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="1">
+        <v>46212.916666666664</v>
+      </c>
+      <c r="B216" s="1">
+        <v>46212.958333333336</v>
+      </c>
+      <c r="C216">
+        <v>18.16</v>
+      </c>
+      <c r="D216" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="1">
+        <v>46212.958333333336</v>
+      </c>
+      <c r="B217" s="1">
+        <v>46213</v>
+      </c>
+      <c r="C217">
+        <v>16.14</v>
+      </c>
+      <c r="D217" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="1">
+        <v>46213</v>
+      </c>
+      <c r="B218" s="1">
+        <v>46213.041666666664</v>
+      </c>
+      <c r="C218">
+        <v>15.23</v>
+      </c>
+      <c r="D218" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="1">
+        <v>46213.041666666664</v>
+      </c>
+      <c r="B219" s="1">
+        <v>46213.083333333336</v>
+      </c>
+      <c r="C219">
+        <v>14.31</v>
+      </c>
+      <c r="D219" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="1">
+        <v>46213.083333333336</v>
+      </c>
+      <c r="B220" s="1">
+        <v>46213.125</v>
+      </c>
+      <c r="C220">
+        <v>13.91</v>
+      </c>
+      <c r="D220" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="1">
+        <v>46213.125</v>
+      </c>
+      <c r="B221" s="1">
+        <v>46213.166666666664</v>
+      </c>
+      <c r="C221">
+        <v>13.77</v>
+      </c>
+      <c r="D221" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="1">
+        <v>46213.166666666664</v>
+      </c>
+      <c r="B222" s="1">
+        <v>46213.208333333336</v>
+      </c>
+      <c r="C222">
+        <v>13.91</v>
+      </c>
+      <c r="D222" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="1">
+        <v>46213.208333333336</v>
+      </c>
+      <c r="B223" s="1">
+        <v>46213.25</v>
+      </c>
+      <c r="C223">
+        <v>14.37</v>
+      </c>
+      <c r="D223" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="1">
+        <v>46213.25</v>
+      </c>
+      <c r="B224" s="1">
+        <v>46213.291666666664</v>
+      </c>
+      <c r="C224">
+        <v>15.02</v>
+      </c>
+      <c r="D224" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="1">
+        <v>46213.291666666664</v>
+      </c>
+      <c r="B225" s="1">
+        <v>46213.333333333336</v>
+      </c>
+      <c r="C225">
+        <v>14.68</v>
+      </c>
+      <c r="D225" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="1">
+        <v>46213.333333333336</v>
+      </c>
+      <c r="B226" s="1">
+        <v>46213.375</v>
+      </c>
+      <c r="C226">
+        <v>13.49</v>
+      </c>
+      <c r="D226" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="1">
+        <v>46213.375</v>
+      </c>
+      <c r="B227" s="1">
+        <v>46213.416666666664</v>
+      </c>
+      <c r="C227">
+        <v>11.6</v>
+      </c>
+      <c r="D227" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="1">
+        <v>46213.416666666664</v>
+      </c>
+      <c r="B228" s="1">
+        <v>46213.458333333336</v>
+      </c>
+      <c r="C228">
+        <v>10.05</v>
+      </c>
+      <c r="D228" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="1">
+        <v>46213.458333333336</v>
+      </c>
+      <c r="B229" s="1">
+        <v>46213.5</v>
+      </c>
+      <c r="C229">
+        <v>7.85</v>
+      </c>
+      <c r="D229" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="1">
+        <v>46213.5</v>
+      </c>
+      <c r="B230" s="1">
+        <v>46213.541666666664</v>
+      </c>
+      <c r="C230">
+        <v>5.48</v>
+      </c>
+      <c r="D230" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="1">
+        <v>46213.541666666664</v>
+      </c>
+      <c r="B231" s="1">
+        <v>46213.583333333336</v>
+      </c>
+      <c r="C231">
+        <v>3.74</v>
+      </c>
+      <c r="D231" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="1">
+        <v>46213.583333333336</v>
+      </c>
+      <c r="B232" s="1">
+        <v>46213.625</v>
+      </c>
+      <c r="C232">
+        <v>4.1</v>
+      </c>
+      <c r="D232" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="1">
+        <v>46213.625</v>
+      </c>
+      <c r="B233" s="1">
+        <v>46213.666666666664</v>
+      </c>
+      <c r="C233">
+        <v>6.21</v>
+      </c>
+      <c r="D233" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="1">
+        <v>46213.666666666664</v>
+      </c>
+      <c r="B234" s="1">
+        <v>46213.708333333336</v>
+      </c>
+      <c r="C234">
+        <v>8.9</v>
+      </c>
+      <c r="D234" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="1">
+        <v>46213.708333333336</v>
+      </c>
+      <c r="B235" s="1">
+        <v>46213.75</v>
+      </c>
+      <c r="C235">
+        <v>11.9</v>
+      </c>
+      <c r="D235" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="1">
+        <v>46213.75</v>
+      </c>
+      <c r="B236" s="1">
+        <v>46213.791666666664</v>
+      </c>
+      <c r="C236">
+        <v>13.81</v>
+      </c>
+      <c r="D236" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="1">
+        <v>46213.791666666664</v>
+      </c>
+      <c r="B237" s="1">
+        <v>46213.833333333336</v>
+      </c>
+      <c r="C237">
+        <v>15.93</v>
+      </c>
+      <c r="D237" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="1">
+        <v>46213.833333333336</v>
+      </c>
+      <c r="B238" s="1">
+        <v>46213.875</v>
+      </c>
+      <c r="C238">
+        <v>17.99</v>
+      </c>
+      <c r="D238" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="1">
+        <v>46213.875</v>
+      </c>
+      <c r="B239" s="1">
+        <v>46213.916666666664</v>
+      </c>
+      <c r="C239">
+        <v>17.51</v>
+      </c>
+      <c r="D239" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="1">
+        <v>46213.916666666664</v>
+      </c>
+      <c r="B240" s="1">
+        <v>46213.958333333336</v>
+      </c>
+      <c r="C240">
+        <v>16.8</v>
+      </c>
+      <c r="D240" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="1">
+        <v>46213.958333333336</v>
+      </c>
+      <c r="B241" s="1">
+        <v>46214</v>
+      </c>
+      <c r="C241">
+        <v>15.45</v>
+      </c>
+      <c r="D241" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="1">
+        <v>46214</v>
+      </c>
+      <c r="B242" s="1">
+        <v>46214.041666666664</v>
+      </c>
+      <c r="C242">
+        <v>15.32</v>
+      </c>
+      <c r="D242" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="1">
+        <v>46214.041666666664</v>
+      </c>
+      <c r="B243" s="1">
+        <v>46214.083333333336</v>
+      </c>
+      <c r="C243">
+        <v>14.5</v>
+      </c>
+      <c r="D243" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="1">
+        <v>46214.083333333336</v>
+      </c>
+      <c r="B244" s="1">
+        <v>46214.125</v>
+      </c>
+      <c r="C244">
+        <v>14.11</v>
+      </c>
+      <c r="D244" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="1">
+        <v>46214.125</v>
+      </c>
+      <c r="B245" s="1">
+        <v>46214.166666666664</v>
+      </c>
+      <c r="C245">
+        <v>13.88</v>
+      </c>
+      <c r="D245" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="1">
+        <v>46214.166666666664</v>
+      </c>
+      <c r="B246" s="1">
+        <v>46214.208333333336</v>
+      </c>
+      <c r="C246">
+        <v>13.85</v>
+      </c>
+      <c r="D246" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="1">
+        <v>46214.208333333336</v>
+      </c>
+      <c r="B247" s="1">
+        <v>46214.25</v>
+      </c>
+      <c r="C247">
+        <v>13.59</v>
+      </c>
+      <c r="D247" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="1">
+        <v>46214.25</v>
+      </c>
+      <c r="B248" s="1">
+        <v>46214.291666666664</v>
+      </c>
+      <c r="C248">
+        <v>13.36</v>
+      </c>
+      <c r="D248" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="1">
+        <v>46214.291666666664</v>
+      </c>
+      <c r="B249" s="1">
+        <v>46214.333333333336</v>
+      </c>
+      <c r="C249">
+        <v>12.42</v>
+      </c>
+      <c r="D249" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="1">
+        <v>46214.333333333336</v>
+      </c>
+      <c r="B250" s="1">
+        <v>46214.375</v>
+      </c>
+      <c r="C250">
+        <v>11.57</v>
+      </c>
+      <c r="D250" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="1">
+        <v>46214.375</v>
+      </c>
+      <c r="B251" s="1">
+        <v>46214.416666666664</v>
+      </c>
+      <c r="C251">
+        <v>7.41</v>
+      </c>
+      <c r="D251" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="1">
+        <v>46214.416666666664</v>
+      </c>
+      <c r="B252" s="1">
+        <v>46214.458333333336</v>
+      </c>
+      <c r="C252">
+        <v>1.61</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="1">
+        <v>46214.458333333336</v>
+      </c>
+      <c r="B253" s="1">
+        <v>46214.5</v>
+      </c>
+      <c r="C253">
+        <v>0.03</v>
+      </c>
+      <c r="D253" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="1">
+        <v>46214.5</v>
+      </c>
+      <c r="B254" s="1">
+        <v>46214.541666666664</v>
+      </c>
+      <c r="C254">
+        <v>0</v>
+      </c>
+      <c r="D254" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="1">
+        <v>46214.541666666664</v>
+      </c>
+      <c r="B255" s="1">
+        <v>46214.583333333336</v>
+      </c>
+      <c r="C255">
+        <v>0.03</v>
+      </c>
+      <c r="D255" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="1">
+        <v>46214.583333333336</v>
+      </c>
+      <c r="B256" s="1">
+        <v>46214.625</v>
+      </c>
+      <c r="C256">
+        <v>0.04</v>
+      </c>
+      <c r="D256" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="1">
+        <v>46214.625</v>
+      </c>
+      <c r="B257" s="1">
+        <v>46214.666666666664</v>
+      </c>
+      <c r="C257">
+        <v>0.19</v>
+      </c>
+      <c r="D257" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="1">
+        <v>46214.666666666664</v>
+      </c>
+      <c r="B258" s="1">
+        <v>46214.708333333336</v>
+      </c>
+      <c r="C258">
+        <v>1.78</v>
+      </c>
+      <c r="D258" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="1">
+        <v>46214.708333333336</v>
+      </c>
+      <c r="B259" s="1">
+        <v>46214.75</v>
+      </c>
+      <c r="C259">
+        <v>8.17</v>
+      </c>
+      <c r="D259" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="1">
+        <v>46214.75</v>
+      </c>
+      <c r="B260" s="1">
+        <v>46214.791666666664</v>
+      </c>
+      <c r="C260">
+        <v>11.68</v>
+      </c>
+      <c r="D260" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="1">
+        <v>46214.791666666664</v>
+      </c>
+      <c r="B261" s="1">
+        <v>46214.833333333336</v>
+      </c>
+      <c r="C261">
+        <v>13.9</v>
+      </c>
+      <c r="D261" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="1">
+        <v>46214.833333333336</v>
+      </c>
+      <c r="B262" s="1">
+        <v>46214.875</v>
+      </c>
+      <c r="C262">
+        <v>15.06</v>
+      </c>
+      <c r="D262" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="1">
+        <v>46214.875</v>
+      </c>
+      <c r="B263" s="1">
+        <v>46214.916666666664</v>
+      </c>
+      <c r="C263">
+        <v>15.62</v>
+      </c>
+      <c r="D263" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="1">
+        <v>46214.916666666664</v>
+      </c>
+      <c r="B264" s="1">
+        <v>46214.958333333336</v>
+      </c>
+      <c r="C264">
+        <v>15.49</v>
+      </c>
+      <c r="D264" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="1">
+        <v>46214.958333333336</v>
+      </c>
+      <c r="B265" s="1">
+        <v>46215</v>
+      </c>
+      <c r="C265">
+        <v>14.55</v>
+      </c>
+      <c r="D265" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="1">
+        <v>46215</v>
+      </c>
+      <c r="B266" s="1">
+        <v>46215.041666666664</v>
+      </c>
+      <c r="C266">
+        <v>13.74</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="1">
+        <v>46215.041666666664</v>
+      </c>
+      <c r="B267" s="1">
+        <v>46215.083333333336</v>
+      </c>
+      <c r="C267">
+        <v>13.19</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="1">
+        <v>46215.083333333336</v>
+      </c>
+      <c r="B268" s="1">
+        <v>46215.125</v>
+      </c>
+      <c r="C268">
+        <v>12.56</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="1">
+        <v>46215.125</v>
+      </c>
+      <c r="B269" s="1">
+        <v>46215.166666666664</v>
+      </c>
+      <c r="C269">
+        <v>12.51</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="1">
+        <v>46215.166666666664</v>
+      </c>
+      <c r="B270" s="1">
+        <v>46215.208333333336</v>
+      </c>
+      <c r="C270">
+        <v>12.29</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="1">
+        <v>46215.208333333336</v>
+      </c>
+      <c r="B271" s="1">
+        <v>46215.25</v>
+      </c>
+      <c r="C271">
+        <v>11.97</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="1">
+        <v>46215.25</v>
+      </c>
+      <c r="B272" s="1">
+        <v>46215.291666666664</v>
+      </c>
+      <c r="C272">
+        <v>11.16</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="1">
+        <v>46215.291666666664</v>
+      </c>
+      <c r="B273" s="1">
+        <v>46215.333333333336</v>
+      </c>
+      <c r="C273">
+        <v>9.98</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="1">
+        <v>46215.333333333336</v>
+      </c>
+      <c r="B274" s="1">
+        <v>46215.375</v>
+      </c>
+      <c r="C274">
+        <v>6.19</v>
+      </c>
+      <c r="D274" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="1">
+        <v>46215.375</v>
+      </c>
+      <c r="B275" s="1">
+        <v>46215.416666666664</v>
+      </c>
+      <c r="C275">
+        <v>0.54</v>
+      </c>
+      <c r="D275" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="1">
+        <v>46215.416666666664</v>
+      </c>
+      <c r="B276" s="1">
+        <v>46215.458333333336</v>
+      </c>
+      <c r="C276">
+        <v>-0.01</v>
+      </c>
+      <c r="D276" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="1">
+        <v>46215.458333333336</v>
+      </c>
+      <c r="B277" s="1">
+        <v>46215.5</v>
+      </c>
+      <c r="C277">
+        <v>0.09</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="1">
+        <v>46215.5</v>
+      </c>
+      <c r="B278" s="1">
+        <v>46215.541666666664</v>
+      </c>
+      <c r="C278">
+        <v>0.3</v>
+      </c>
+      <c r="D278" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="1">
+        <v>46215.541666666664</v>
+      </c>
+      <c r="B279" s="1">
+        <v>46215.583333333336</v>
+      </c>
+      <c r="C279">
+        <v>0.44</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="1">
+        <v>46215.583333333336</v>
+      </c>
+      <c r="B280" s="1">
+        <v>46215.625</v>
+      </c>
+      <c r="C280">
+        <v>0.39</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="1">
+        <v>46215.625</v>
+      </c>
+      <c r="B281" s="1">
+        <v>46215.666666666664</v>
+      </c>
+      <c r="C281">
+        <v>0.34</v>
+      </c>
+      <c r="D281" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="1">
+        <v>46215.666666666664</v>
+      </c>
+      <c r="B282" s="1">
+        <v>46215.708333333336</v>
+      </c>
+      <c r="C282">
+        <v>1.2</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="1">
+        <v>46215.708333333336</v>
+      </c>
+      <c r="B283" s="1">
+        <v>46215.75</v>
+      </c>
+      <c r="C283">
+        <v>5</v>
+      </c>
+      <c r="D283" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="1">
+        <v>46215.75</v>
+      </c>
+      <c r="B284" s="1">
+        <v>46215.791666666664</v>
+      </c>
+      <c r="C284">
+        <v>10.32</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="1">
+        <v>46215.791666666664</v>
+      </c>
+      <c r="B285" s="1">
+        <v>46215.833333333336</v>
+      </c>
+      <c r="C285">
+        <v>13.58</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="1">
+        <v>46215.833333333336</v>
+      </c>
+      <c r="B286" s="1">
+        <v>46215.875</v>
+      </c>
+      <c r="C286">
+        <v>14.03</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="1">
+        <v>46215.875</v>
+      </c>
+      <c r="B287" s="1">
+        <v>46215.916666666664</v>
+      </c>
+      <c r="C287">
+        <v>14.45</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="1">
+        <v>46215.916666666664</v>
+      </c>
+      <c r="B288" s="1">
+        <v>46215.958333333336</v>
+      </c>
+      <c r="C288">
+        <v>14.49</v>
+      </c>
+      <c r="D288" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="1">
+        <v>46215.958333333336</v>
+      </c>
+      <c r="B289" s="1">
+        <v>46216</v>
+      </c>
+      <c r="C289">
+        <v>13.93</v>
+      </c>
+      <c r="D289" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="1">
+        <v>46216</v>
+      </c>
+      <c r="B290" s="1">
+        <v>46216.041666666664</v>
+      </c>
+      <c r="C290">
+        <v>12.97</v>
+      </c>
+      <c r="D290" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="1">
+        <v>46216.041666666664</v>
+      </c>
+      <c r="B291" s="1">
+        <v>46216.083333333336</v>
+      </c>
+      <c r="C291">
+        <v>12.43</v>
+      </c>
+      <c r="D291" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="1">
+        <v>46216.083333333336</v>
+      </c>
+      <c r="B292" s="1">
+        <v>46216.125</v>
+      </c>
+      <c r="C292">
+        <v>12.14</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="1">
+        <v>46216.125</v>
+      </c>
+      <c r="B293" s="1">
+        <v>46216.166666666664</v>
+      </c>
+      <c r="C293">
+        <v>12.24</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="1">
+        <v>46216.166666666664</v>
+      </c>
+      <c r="B294" s="1">
+        <v>46216.208333333336</v>
+      </c>
+      <c r="C294">
+        <v>12.37</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="1">
+        <v>46216.208333333336</v>
+      </c>
+      <c r="B295" s="1">
+        <v>46216.25</v>
+      </c>
+      <c r="C295">
+        <v>13.6</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="1">
+        <v>46216.25</v>
+      </c>
+      <c r="B296" s="1">
+        <v>46216.291666666664</v>
+      </c>
+      <c r="C296">
+        <v>14.96</v>
+      </c>
+      <c r="D296" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="1">
+        <v>46216.291666666664</v>
+      </c>
+      <c r="B297" s="1">
+        <v>46216.333333333336</v>
+      </c>
+      <c r="C297">
+        <v>15.51</v>
+      </c>
+      <c r="D297" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="1">
+        <v>46216.333333333336</v>
+      </c>
+      <c r="B298" s="1">
+        <v>46216.375</v>
+      </c>
+      <c r="C298">
+        <v>13.99</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="1">
+        <v>46216.375</v>
+      </c>
+      <c r="B299" s="1">
+        <v>46216.416666666664</v>
+      </c>
+      <c r="C299">
+        <v>12.34</v>
+      </c>
+      <c r="D299" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="1">
+        <v>46216.416666666664</v>
+      </c>
+      <c r="B300" s="1">
+        <v>46216.458333333336</v>
+      </c>
+      <c r="C300">
+        <v>10.1</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="1">
+        <v>46216.458333333336</v>
+      </c>
+      <c r="B301" s="1">
+        <v>46216.5</v>
+      </c>
+      <c r="C301">
+        <v>7.43</v>
+      </c>
+      <c r="D301" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="1">
+        <v>46216.5</v>
+      </c>
+      <c r="B302" s="1">
+        <v>46216.541666666664</v>
+      </c>
+      <c r="C302">
+        <v>7.54</v>
+      </c>
+      <c r="D302" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="1">
+        <v>46216.541666666664</v>
+      </c>
+      <c r="B303" s="1">
+        <v>46216.583333333336</v>
+      </c>
+      <c r="C303">
+        <v>9.01</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="1">
+        <v>46216.583333333336</v>
+      </c>
+      <c r="B304" s="1">
+        <v>46216.625</v>
+      </c>
+      <c r="C304">
+        <v>9.49</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="1">
+        <v>46216.625</v>
+      </c>
+      <c r="B305" s="1">
+        <v>46216.666666666664</v>
+      </c>
+      <c r="C305">
+        <v>9.56</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="1">
+        <v>46216.666666666664</v>
+      </c>
+      <c r="B306" s="1">
+        <v>46216.708333333336</v>
+      </c>
+      <c r="C306">
+        <v>10.62</v>
+      </c>
+      <c r="D306" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="1">
+        <v>46216.708333333336</v>
+      </c>
+      <c r="B307" s="1">
+        <v>46216.75</v>
+      </c>
+      <c r="C307">
+        <v>13.59</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="1">
+        <v>46216.75</v>
+      </c>
+      <c r="B308" s="1">
+        <v>46216.791666666664</v>
+      </c>
+      <c r="C308">
+        <v>16.1</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="1">
+        <v>46216.791666666664</v>
+      </c>
+      <c r="B309" s="1">
+        <v>46216.833333333336</v>
+      </c>
+      <c r="C309">
+        <v>17.76</v>
+      </c>
+      <c r="D309" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="1">
+        <v>46216.833333333336</v>
+      </c>
+      <c r="B310" s="1">
+        <v>46216.875</v>
+      </c>
+      <c r="C310">
+        <v>17.96</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="1">
+        <v>46216.875</v>
+      </c>
+      <c r="B311" s="1">
+        <v>46216.916666666664</v>
+      </c>
+      <c r="C311">
+        <v>16.84</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="1">
+        <v>46216.916666666664</v>
+      </c>
+      <c r="B312" s="1">
+        <v>46216.958333333336</v>
+      </c>
+      <c r="C312">
+        <v>15.91</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="1">
+        <v>46216.958333333336</v>
+      </c>
+      <c r="B313" s="1">
+        <v>46217</v>
+      </c>
+      <c r="C313">
+        <v>14.98</v>
+      </c>
+      <c r="D313" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="1">
+        <v>46217</v>
+      </c>
+      <c r="B314" s="1">
+        <v>46217.041666666664</v>
+      </c>
+      <c r="C314">
+        <v>14.37</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="1">
+        <v>46217.041666666664</v>
+      </c>
+      <c r="B315" s="1">
+        <v>46217.083333333336</v>
+      </c>
+      <c r="C315">
+        <v>13.39</v>
+      </c>
+      <c r="D315" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="1">
+        <v>46217.083333333336</v>
+      </c>
+      <c r="B316" s="1">
+        <v>46217.125</v>
+      </c>
+      <c r="C316">
+        <v>12.74</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="1">
+        <v>46217.125</v>
+      </c>
+      <c r="B317" s="1">
+        <v>46217.166666666664</v>
+      </c>
+      <c r="C317">
+        <v>12.72</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="1">
+        <v>46217.166666666664</v>
+      </c>
+      <c r="B318" s="1">
+        <v>46217.208333333336</v>
+      </c>
+      <c r="C318">
+        <v>12.77</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="1">
+        <v>46217.208333333336</v>
+      </c>
+      <c r="B319" s="1">
+        <v>46217.25</v>
+      </c>
+      <c r="C319">
+        <v>13.5</v>
+      </c>
+      <c r="D319" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="1">
+        <v>46217.25</v>
+      </c>
+      <c r="B320" s="1">
+        <v>46217.291666666664</v>
+      </c>
+      <c r="C320">
+        <v>15.19</v>
+      </c>
+      <c r="D320" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="1">
+        <v>46217.291666666664</v>
+      </c>
+      <c r="B321" s="1">
+        <v>46217.333333333336</v>
+      </c>
+      <c r="C321">
+        <v>14.82</v>
+      </c>
+      <c r="D321" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="1">
+        <v>46217.333333333336</v>
+      </c>
+      <c r="B322" s="1">
+        <v>46217.375</v>
+      </c>
+      <c r="C322">
+        <v>13.67</v>
+      </c>
+      <c r="D322" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="1">
+        <v>46217.375</v>
+      </c>
+      <c r="B323" s="1">
+        <v>46217.416666666664</v>
+      </c>
+      <c r="C323">
+        <v>12.53</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="1">
+        <v>46217.416666666664</v>
+      </c>
+      <c r="B324" s="1">
+        <v>46217.458333333336</v>
+      </c>
+      <c r="C324">
+        <v>11.17</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="1">
+        <v>46217.458333333336</v>
+      </c>
+      <c r="B325" s="1">
+        <v>46217.5</v>
+      </c>
+      <c r="C325">
+        <v>10.13</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="1">
+        <v>46217.5</v>
+      </c>
+      <c r="B326" s="1">
+        <v>46217.541666666664</v>
+      </c>
+      <c r="C326">
+        <v>8.84</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="1">
+        <v>46217.541666666664</v>
+      </c>
+      <c r="B327" s="1">
+        <v>46217.583333333336</v>
+      </c>
+      <c r="C327">
+        <v>9.75</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="1">
+        <v>46217.583333333336</v>
+      </c>
+      <c r="B328" s="1">
+        <v>46217.625</v>
+      </c>
+      <c r="C328">
+        <v>10.4</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="1">
+        <v>46217.625</v>
+      </c>
+      <c r="B329" s="1">
+        <v>46217.666666666664</v>
+      </c>
+      <c r="C329">
+        <v>11.07</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="1">
+        <v>46217.666666666664</v>
+      </c>
+      <c r="B330" s="1">
+        <v>46217.708333333336</v>
+      </c>
+      <c r="C330">
+        <v>12.45</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="1">
+        <v>46217.708333333336</v>
+      </c>
+      <c r="B331" s="1">
+        <v>46217.75</v>
+      </c>
+      <c r="C331">
+        <v>14.43</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="1">
+        <v>46217.75</v>
+      </c>
+      <c r="B332" s="1">
+        <v>46217.791666666664</v>
+      </c>
+      <c r="C332">
+        <v>15.88</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="1">
+        <v>46217.791666666664</v>
+      </c>
+      <c r="B333" s="1">
+        <v>46217.833333333336</v>
+      </c>
+      <c r="C333">
+        <v>18.29</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="1">
+        <v>46217.833333333336</v>
+      </c>
+      <c r="B334" s="1">
+        <v>46217.875</v>
+      </c>
+      <c r="C334">
+        <v>18.12</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="1">
+        <v>46217.875</v>
+      </c>
+      <c r="B335" s="1">
+        <v>46217.916666666664</v>
+      </c>
+      <c r="C335">
+        <v>17.5</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="1">
+        <v>46217.916666666664</v>
+      </c>
+      <c r="B336" s="1">
+        <v>46217.958333333336</v>
+      </c>
+      <c r="C336">
+        <v>16.88</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="1">
+        <v>46217.958333333336</v>
+      </c>
+      <c r="B337" s="1">
+        <v>46218</v>
+      </c>
+      <c r="C337">
+        <v>15.15</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="1">
+        <v>46218</v>
+      </c>
+      <c r="B338" s="1">
+        <v>46218.041666666664</v>
+      </c>
+      <c r="C338">
+        <v>15.32</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="1">
+        <v>46218.041666666664</v>
+      </c>
+      <c r="B339" s="1">
+        <v>46218.083333333336</v>
+      </c>
+      <c r="C339">
+        <v>14.45</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="1">
+        <v>46218.083333333336</v>
+      </c>
+      <c r="B340" s="1">
+        <v>46218.125</v>
+      </c>
+      <c r="C340">
+        <v>13.89</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="1">
+        <v>46218.125</v>
+      </c>
+      <c r="B341" s="1">
+        <v>46218.166666666664</v>
+      </c>
+      <c r="C341">
+        <v>13.56</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="1">
+        <v>46218.166666666664</v>
+      </c>
+      <c r="B342" s="1">
+        <v>46218.208333333336</v>
+      </c>
+      <c r="C342">
+        <v>13.95</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="1">
+        <v>46218.208333333336</v>
+      </c>
+      <c r="B343" s="1">
+        <v>46218.25</v>
+      </c>
+      <c r="C343">
+        <v>15.4</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="1">
+        <v>46218.25</v>
+      </c>
+      <c r="B344" s="1">
+        <v>46218.291666666664</v>
+      </c>
+      <c r="C344">
+        <v>16.67</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="1">
+        <v>46218.291666666664</v>
+      </c>
+      <c r="B345" s="1">
+        <v>46218.333333333336</v>
+      </c>
+      <c r="C345">
+        <v>16.55</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="1">
+        <v>46218.333333333336</v>
+      </c>
+      <c r="B346" s="1">
+        <v>46218.375</v>
+      </c>
+      <c r="C346">
+        <v>15.68</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="1">
+        <v>46218.375</v>
+      </c>
+      <c r="B347" s="1">
+        <v>46218.416666666664</v>
+      </c>
+      <c r="C347">
+        <v>13.58</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="1">
+        <v>46218.416666666664</v>
+      </c>
+      <c r="B348" s="1">
+        <v>46218.458333333336</v>
+      </c>
+      <c r="C348">
+        <v>11.25</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="1">
+        <v>46218.458333333336</v>
+      </c>
+      <c r="B349" s="1">
+        <v>46218.5</v>
+      </c>
+      <c r="C349">
+        <v>10.31</v>
+      </c>
+      <c r="D349" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="1">
+        <v>46218.5</v>
+      </c>
+      <c r="B350" s="1">
+        <v>46218.541666666664</v>
+      </c>
+      <c r="C350">
+        <v>10.47</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="1">
+        <v>46218.541666666664</v>
+      </c>
+      <c r="B351" s="1">
+        <v>46218.583333333336</v>
+      </c>
+      <c r="C351">
+        <v>11</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="1">
+        <v>46218.583333333336</v>
+      </c>
+      <c r="B352" s="1">
+        <v>46218.625</v>
+      </c>
+      <c r="C352">
+        <v>11.4</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="1">
+        <v>46218.625</v>
+      </c>
+      <c r="B353" s="1">
+        <v>46218.666666666664</v>
+      </c>
+      <c r="C353">
+        <v>11.79</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="1">
+        <v>46218.666666666664</v>
+      </c>
+      <c r="B354" s="1">
+        <v>46218.708333333336</v>
+      </c>
+      <c r="C354">
+        <v>12.91</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="1">
+        <v>46218.708333333336</v>
+      </c>
+      <c r="B355" s="1">
+        <v>46218.75</v>
+      </c>
+      <c r="C355">
+        <v>14.09</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="1">
+        <v>46218.75</v>
+      </c>
+      <c r="B356" s="1">
+        <v>46218.791666666664</v>
+      </c>
+      <c r="C356">
+        <v>16.69</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="1">
+        <v>46218.791666666664</v>
+      </c>
+      <c r="B357" s="1">
+        <v>46218.833333333336</v>
+      </c>
+      <c r="C357">
+        <v>18.39</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="1">
+        <v>46218.833333333336</v>
+      </c>
+      <c r="B358" s="1">
+        <v>46218.875</v>
+      </c>
+      <c r="C358">
+        <v>19.58</v>
+      </c>
+      <c r="D358" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="1">
+        <v>46218.875</v>
+      </c>
+      <c r="B359" s="1">
+        <v>46218.916666666664</v>
+      </c>
+      <c r="C359">
+        <v>19.5</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="1">
+        <v>46218.916666666664</v>
+      </c>
+      <c r="B360" s="1">
+        <v>46218.958333333336</v>
+      </c>
+      <c r="C360">
+        <v>18.84</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="1">
+        <v>46218.958333333336</v>
+      </c>
+      <c r="B361" s="1">
+        <v>46219</v>
+      </c>
+      <c r="C361">
+        <v>17.14</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="1">
+        <v>46219</v>
+      </c>
+      <c r="B362" s="1">
+        <v>46219.041666666664</v>
+      </c>
+      <c r="C362">
+        <v>16.6</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="1">
+        <v>46219.041666666664</v>
+      </c>
+      <c r="B363" s="1">
+        <v>46219.083333333336</v>
+      </c>
+      <c r="C363">
+        <v>15.92</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="1">
+        <v>46219.083333333336</v>
+      </c>
+      <c r="B364" s="1">
+        <v>46219.125</v>
+      </c>
+      <c r="C364">
+        <v>15.29</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="1">
+        <v>46219.125</v>
+      </c>
+      <c r="B365" s="1">
+        <v>46219.166666666664</v>
+      </c>
+      <c r="C365">
+        <v>14.89</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="1">
+        <v>46219.166666666664</v>
+      </c>
+      <c r="B366" s="1">
+        <v>46219.208333333336</v>
+      </c>
+      <c r="C366">
+        <v>15.13</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="1">
+        <v>46219.208333333336</v>
+      </c>
+      <c r="B367" s="1">
+        <v>46219.25</v>
+      </c>
+      <c r="C367">
+        <v>15.87</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="1">
+        <v>46219.25</v>
+      </c>
+      <c r="B368" s="1">
+        <v>46219.291666666664</v>
+      </c>
+      <c r="C368">
+        <v>17.38</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="1">
+        <v>46219.291666666664</v>
+      </c>
+      <c r="B369" s="1">
+        <v>46219.333333333336</v>
+      </c>
+      <c r="C369">
+        <v>17.2</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="1">
+        <v>46219.333333333336</v>
+      </c>
+      <c r="B370" s="1">
+        <v>46219.375</v>
+      </c>
+      <c r="C370">
+        <v>15.84</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="1">
+        <v>46219.375</v>
+      </c>
+      <c r="B371" s="1">
+        <v>46219.416666666664</v>
+      </c>
+      <c r="C371">
+        <v>13.86</v>
+      </c>
+      <c r="D371" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="1">
+        <v>46219.416666666664</v>
+      </c>
+      <c r="B372" s="1">
+        <v>46219.458333333336</v>
+      </c>
+      <c r="C372">
+        <v>12.11</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="1">
+        <v>46219.458333333336</v>
+      </c>
+      <c r="B373" s="1">
+        <v>46219.5</v>
+      </c>
+      <c r="C373">
+        <v>10.78</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="1">
+        <v>46219.5</v>
+      </c>
+      <c r="B374" s="1">
+        <v>46219.541666666664</v>
+      </c>
+      <c r="C374">
+        <v>10.2</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="1">
+        <v>46219.541666666664</v>
+      </c>
+      <c r="B375" s="1">
+        <v>46219.583333333336</v>
+      </c>
+      <c r="C375">
+        <v>9.95</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="1">
+        <v>46219.583333333336</v>
+      </c>
+      <c r="B376" s="1">
+        <v>46219.625</v>
+      </c>
+      <c r="C376">
+        <v>10.4</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="1">
+        <v>46219.625</v>
+      </c>
+      <c r="B377" s="1">
+        <v>46219.666666666664</v>
+      </c>
+      <c r="C377">
+        <v>11.1</v>
+      </c>
+      <c r="D377" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="1">
+        <v>46219.666666666664</v>
+      </c>
+      <c r="B378" s="1">
+        <v>46219.708333333336</v>
+      </c>
+      <c r="C378">
+        <v>12.11</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="1">
+        <v>46219.708333333336</v>
+      </c>
+      <c r="B379" s="1">
+        <v>46219.75</v>
+      </c>
+      <c r="C379">
+        <v>15.06</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="1">
+        <v>46219.75</v>
+      </c>
+      <c r="B380" s="1">
+        <v>46219.791666666664</v>
+      </c>
+      <c r="C380">
+        <v>18.09</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="1">
+        <v>46219.791666666664</v>
+      </c>
+      <c r="B381" s="1">
+        <v>46219.833333333336</v>
+      </c>
+      <c r="C381">
+        <v>23.92</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="1">
+        <v>46219.833333333336</v>
+      </c>
+      <c r="B382" s="1">
+        <v>46219.875</v>
+      </c>
+      <c r="C382">
+        <v>30.12</v>
+      </c>
+      <c r="D382" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="1">
+        <v>46219.875</v>
+      </c>
+      <c r="B383" s="1">
+        <v>46219.916666666664</v>
+      </c>
+      <c r="C383">
+        <v>25.91</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="1">
+        <v>46219.916666666664</v>
+      </c>
+      <c r="B384" s="1">
+        <v>46219.958333333336</v>
+      </c>
+      <c r="C384">
+        <v>20.68</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="1">
+        <v>46219.958333333336</v>
+      </c>
+      <c r="B385" s="1">
+        <v>46220</v>
+      </c>
+      <c r="C385">
+        <v>18.03</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="1">
+        <v>46220</v>
+      </c>
+      <c r="B386" s="1">
+        <v>46220.041666666664</v>
+      </c>
+      <c r="C386">
+        <v>17.06</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="1">
+        <v>46220.041666666664</v>
+      </c>
+      <c r="B387" s="1">
+        <v>46220.083333333336</v>
+      </c>
+      <c r="C387">
+        <v>16.15</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="1">
+        <v>46220.083333333336</v>
+      </c>
+      <c r="B388" s="1">
+        <v>46220.125</v>
+      </c>
+      <c r="C388">
+        <v>15.2</v>
+      </c>
+      <c r="D388" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="1">
+        <v>46220.125</v>
+      </c>
+      <c r="B389" s="1">
+        <v>46220.166666666664</v>
+      </c>
+      <c r="C389">
+        <v>14.39</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="1">
+        <v>46220.166666666664</v>
+      </c>
+      <c r="B390" s="1">
+        <v>46220.208333333336</v>
+      </c>
+      <c r="C390">
+        <v>14.29</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="1">
+        <v>46220.208333333336</v>
+      </c>
+      <c r="B391" s="1">
+        <v>46220.25</v>
+      </c>
+      <c r="C391">
+        <v>15.28</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="1">
+        <v>46220.25</v>
+      </c>
+      <c r="B392" s="1">
+        <v>46220.291666666664</v>
+      </c>
+      <c r="C392">
+        <v>16.39</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="1">
+        <v>46220.291666666664</v>
+      </c>
+      <c r="B393" s="1">
+        <v>46220.333333333336</v>
+      </c>
+      <c r="C393">
+        <v>16.48</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="1">
+        <v>46220.333333333336</v>
+      </c>
+      <c r="B394" s="1">
+        <v>46220.375</v>
+      </c>
+      <c r="C394">
+        <v>15.63</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="1">
+        <v>46220.375</v>
+      </c>
+      <c r="B395" s="1">
+        <v>46220.416666666664</v>
+      </c>
+      <c r="C395">
+        <v>13.55</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="1">
+        <v>46220.416666666664</v>
+      </c>
+      <c r="B396" s="1">
+        <v>46220.458333333336</v>
+      </c>
+      <c r="C396">
+        <v>12.1</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="1">
+        <v>46220.458333333336</v>
+      </c>
+      <c r="B397" s="1">
+        <v>46220.5</v>
+      </c>
+      <c r="C397">
+        <v>11.63</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="1">
+        <v>46220.5</v>
+      </c>
+      <c r="B398" s="1">
+        <v>46220.541666666664</v>
+      </c>
+      <c r="C398">
+        <v>10.53</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="1">
+        <v>46220.541666666664</v>
+      </c>
+      <c r="B399" s="1">
+        <v>46220.583333333336</v>
+      </c>
+      <c r="C399">
+        <v>9.82</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="1">
+        <v>46220.583333333336</v>
+      </c>
+      <c r="B400" s="1">
+        <v>46220.625</v>
+      </c>
+      <c r="C400">
+        <v>9.99</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="1">
+        <v>46220.625</v>
+      </c>
+      <c r="B401" s="1">
+        <v>46220.666666666664</v>
+      </c>
+      <c r="C401">
+        <v>11.4</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="1">
+        <v>46220.666666666664</v>
+      </c>
+      <c r="B402" s="1">
+        <v>46220.708333333336</v>
+      </c>
+      <c r="C402">
+        <v>12.23</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="1">
+        <v>46220.708333333336</v>
+      </c>
+      <c r="B403" s="1">
+        <v>46220.75</v>
+      </c>
+      <c r="C403">
+        <v>13.78</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="1">
+        <v>46220.75</v>
+      </c>
+      <c r="B404" s="1">
+        <v>46220.791666666664</v>
+      </c>
+      <c r="C404">
+        <v>17</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="1">
+        <v>46220.791666666664</v>
+      </c>
+      <c r="B405" s="1">
+        <v>46220.833333333336</v>
+      </c>
+      <c r="C405">
+        <v>18</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="1">
+        <v>46220.833333333336</v>
+      </c>
+      <c r="B406" s="1">
+        <v>46220.875</v>
+      </c>
+      <c r="C406">
+        <v>17.42</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="1">
+        <v>46220.875</v>
+      </c>
+      <c r="B407" s="1">
+        <v>46220.916666666664</v>
+      </c>
+      <c r="C407">
+        <v>16.69</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="1">
+        <v>46220.916666666664</v>
+      </c>
+      <c r="B408" s="1">
+        <v>46220.958333333336</v>
+      </c>
+      <c r="C408">
+        <v>16.28</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="1">
+        <v>46220.958333333336</v>
+      </c>
+      <c r="B409" s="1">
+        <v>46221</v>
+      </c>
+      <c r="C409">
+        <v>16.22</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="1">
+        <v>46221</v>
+      </c>
+      <c r="B410" s="1">
+        <v>46221.041666666664</v>
+      </c>
+      <c r="C410">
+        <v>15.64</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="1">
+        <v>46221.041666666664</v>
+      </c>
+      <c r="B411" s="1">
+        <v>46221.083333333336</v>
+      </c>
+      <c r="C411">
+        <v>14.56</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="1">
+        <v>46221.083333333336</v>
+      </c>
+      <c r="B412" s="1">
+        <v>46221.125</v>
+      </c>
+      <c r="C412">
+        <v>14.2</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="1">
+        <v>46221.125</v>
+      </c>
+      <c r="B413" s="1">
+        <v>46221.166666666664</v>
+      </c>
+      <c r="C413">
+        <v>13.53</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="1">
+        <v>46221.166666666664</v>
+      </c>
+      <c r="B414" s="1">
+        <v>46221.208333333336</v>
+      </c>
+      <c r="C414">
+        <v>13.66</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="1">
+        <v>46221.208333333336</v>
+      </c>
+      <c r="B415" s="1">
+        <v>46221.25</v>
+      </c>
+      <c r="C415">
+        <v>13.29</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="1">
+        <v>46221.25</v>
+      </c>
+      <c r="B416" s="1">
+        <v>46221.291666666664</v>
+      </c>
+      <c r="C416">
+        <v>12.7</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="1">
+        <v>46221.291666666664</v>
+      </c>
+      <c r="B417" s="1">
+        <v>46221.333333333336</v>
+      </c>
+      <c r="C417">
+        <v>12</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="1">
+        <v>46221.333333333336</v>
+      </c>
+      <c r="B418" s="1">
+        <v>46221.375</v>
+      </c>
+      <c r="C418">
+        <v>10.1</v>
+      </c>
+      <c r="D418" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="1">
+        <v>46221.375</v>
+      </c>
+      <c r="B419" s="1">
+        <v>46221.416666666664</v>
+      </c>
+      <c r="C419">
+        <v>4.51</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="1">
+        <v>46221.416666666664</v>
+      </c>
+      <c r="B420" s="1">
+        <v>46221.458333333336</v>
+      </c>
+      <c r="C420">
+        <v>1.1</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="1">
+        <v>46221.458333333336</v>
+      </c>
+      <c r="B421" s="1">
+        <v>46221.5</v>
+      </c>
+      <c r="C421">
+        <v>0.88</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="1">
+        <v>46221.5</v>
+      </c>
+      <c r="B422" s="1">
+        <v>46221.541666666664</v>
+      </c>
+      <c r="C422">
+        <v>0.44</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="1">
+        <v>46221.541666666664</v>
+      </c>
+      <c r="B423" s="1">
+        <v>46221.583333333336</v>
+      </c>
+      <c r="C423">
+        <v>0.52</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="1">
+        <v>46221.583333333336</v>
+      </c>
+      <c r="B424" s="1">
+        <v>46221.625</v>
+      </c>
+      <c r="C424">
+        <v>1.05</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="1">
+        <v>46221.625</v>
+      </c>
+      <c r="B425" s="1">
+        <v>46221.666666666664</v>
+      </c>
+      <c r="C425">
+        <v>0.27</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="1">
+        <v>46221.666666666664</v>
+      </c>
+      <c r="B426" s="1">
+        <v>46221.708333333336</v>
+      </c>
+      <c r="C426">
+        <v>4.06</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="1">
+        <v>46221.708333333336</v>
+      </c>
+      <c r="B427" s="1">
+        <v>46221.75</v>
+      </c>
+      <c r="C427">
+        <v>11</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="1">
+        <v>46221.75</v>
+      </c>
+      <c r="B428" s="1">
+        <v>46221.791666666664</v>
+      </c>
+      <c r="C428">
+        <v>13.23</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="1">
+        <v>46221.791666666664</v>
+      </c>
+      <c r="B429" s="1">
+        <v>46221.833333333336</v>
+      </c>
+      <c r="C429">
+        <v>14.58</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="1">
+        <v>46221.833333333336</v>
+      </c>
+      <c r="B430" s="1">
+        <v>46221.875</v>
+      </c>
+      <c r="C430">
+        <v>14.99</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="1">
+        <v>46221.875</v>
+      </c>
+      <c r="B431" s="1">
+        <v>46221.916666666664</v>
+      </c>
+      <c r="C431">
+        <v>15.09</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="1">
+        <v>46221.916666666664</v>
+      </c>
+      <c r="B432" s="1">
+        <v>46221.958333333336</v>
+      </c>
+      <c r="C432">
+        <v>15.36</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="1">
+        <v>46221.958333333336</v>
+      </c>
+      <c r="B433" s="1">
+        <v>46222</v>
+      </c>
+      <c r="C433">
+        <v>14.63</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="1">
+        <v>46222</v>
+      </c>
+      <c r="B434" s="1">
+        <v>46222.041666666664</v>
+      </c>
+      <c r="C434">
+        <v>13.87</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="1">
+        <v>46222.041666666664</v>
+      </c>
+      <c r="B435" s="1">
+        <v>46222.083333333336</v>
+      </c>
+      <c r="C435">
+        <v>13.07</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="1">
+        <v>46222.083333333336</v>
+      </c>
+      <c r="B436" s="1">
+        <v>46222.125</v>
+      </c>
+      <c r="C436">
+        <v>12.19</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="1">
+        <v>46222.125</v>
+      </c>
+      <c r="B437" s="1">
+        <v>46222.166666666664</v>
+      </c>
+      <c r="C437">
+        <v>11.92</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="1">
+        <v>46222.166666666664</v>
+      </c>
+      <c r="B438" s="1">
+        <v>46222.208333333336</v>
+      </c>
+      <c r="C438">
+        <v>11.77</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="1">
+        <v>46222.208333333336</v>
+      </c>
+      <c r="B439" s="1">
+        <v>46222.25</v>
+      </c>
+      <c r="C439">
+        <v>11.33</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="1">
+        <v>46222.25</v>
+      </c>
+      <c r="B440" s="1">
+        <v>46222.291666666664</v>
+      </c>
+      <c r="C440">
+        <v>11.1</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="1">
+        <v>46222.291666666664</v>
+      </c>
+      <c r="B441" s="1">
+        <v>46222.333333333336</v>
+      </c>
+      <c r="C441">
+        <v>10</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="1">
+        <v>46222.333333333336</v>
+      </c>
+      <c r="B442" s="1">
+        <v>46222.375</v>
+      </c>
+      <c r="C442">
+        <v>4.86</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="1">
+        <v>46222.375</v>
+      </c>
+      <c r="B443" s="1">
+        <v>46222.416666666664</v>
+      </c>
+      <c r="C443">
+        <v>0.48</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="1">
+        <v>46222.416666666664</v>
+      </c>
+      <c r="B444" s="1">
+        <v>46222.458333333336</v>
+      </c>
+      <c r="C444">
+        <v>0</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="1">
+        <v>46222.458333333336</v>
+      </c>
+      <c r="B445" s="1">
+        <v>46222.5</v>
+      </c>
+      <c r="C445">
+        <v>-0.01</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="1">
+        <v>46222.5</v>
+      </c>
+      <c r="B446" s="1">
+        <v>46222.541666666664</v>
+      </c>
+      <c r="C446">
+        <v>0.31</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="1">
+        <v>46222.541666666664</v>
+      </c>
+      <c r="B447" s="1">
+        <v>46222.583333333336</v>
+      </c>
+      <c r="C447">
+        <v>0.39</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="1">
+        <v>46222.583333333336</v>
+      </c>
+      <c r="B448" s="1">
+        <v>46222.625</v>
+      </c>
+      <c r="C448">
+        <v>0.64</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="1">
+        <v>46222.625</v>
+      </c>
+      <c r="B449" s="1">
+        <v>46222.666666666664</v>
+      </c>
+      <c r="C449">
+        <v>0.73</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="1">
+        <v>46222.666666666664</v>
+      </c>
+      <c r="B450" s="1">
+        <v>46222.708333333336</v>
+      </c>
+      <c r="C450">
+        <v>3.32</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="1">
+        <v>46222.708333333336</v>
+      </c>
+      <c r="B451" s="1">
+        <v>46222.75</v>
+      </c>
+      <c r="C451">
+        <v>10.8</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="1">
+        <v>46222.75</v>
+      </c>
+      <c r="B452" s="1">
+        <v>46222.791666666664</v>
+      </c>
+      <c r="C452">
+        <v>13.62</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="1">
+        <v>46222.791666666664</v>
+      </c>
+      <c r="B453" s="1">
+        <v>46222.833333333336</v>
+      </c>
+      <c r="C453">
+        <v>14.23</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="1">
+        <v>46222.833333333336</v>
+      </c>
+      <c r="B454" s="1">
+        <v>46222.875</v>
+      </c>
+      <c r="C454">
+        <v>14.43</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="1">
+        <v>46222.875</v>
+      </c>
+      <c r="B455" s="1">
+        <v>46222.916666666664</v>
+      </c>
+      <c r="C455">
+        <v>15</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="1">
+        <v>46222.916666666664</v>
+      </c>
+      <c r="B456" s="1">
+        <v>46222.958333333336</v>
+      </c>
+      <c r="C456">
+        <v>15.01</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="1">
+        <v>46222.958333333336</v>
+      </c>
+      <c r="B457" s="1">
+        <v>46223</v>
+      </c>
+      <c r="C457">
+        <v>13.83</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="1">
+        <v>46223</v>
+      </c>
+      <c r="B458" s="1">
+        <v>46223.041666666664</v>
+      </c>
+      <c r="C458">
+        <v>14.75</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="1">
+        <v>46223.041666666664</v>
+      </c>
+      <c r="B459" s="1">
+        <v>46223.083333333336</v>
+      </c>
+      <c r="C459">
+        <v>13.85</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="1">
+        <v>46223.083333333336</v>
+      </c>
+      <c r="B460" s="1">
+        <v>46223.125</v>
+      </c>
+      <c r="C460">
+        <v>12.95</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="1">
+        <v>46223.125</v>
+      </c>
+      <c r="B461" s="1">
+        <v>46223.166666666664</v>
+      </c>
+      <c r="C461">
+        <v>12.54</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="1">
+        <v>46223.166666666664</v>
+      </c>
+      <c r="B462" s="1">
+        <v>46223.208333333336</v>
+      </c>
+      <c r="C462">
+        <v>14.2</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="1">
+        <v>46223.208333333336</v>
+      </c>
+      <c r="B463" s="1">
+        <v>46223.25</v>
+      </c>
+      <c r="C463">
+        <v>14.9</v>
+      </c>
+      <c r="D463" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="1">
+        <v>46223.25</v>
+      </c>
+      <c r="B464" s="1">
+        <v>46223.291666666664</v>
+      </c>
+      <c r="C464">
+        <v>15.28</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="1">
+        <v>46223.291666666664</v>
+      </c>
+      <c r="B465" s="1">
+        <v>46223.333333333336</v>
+      </c>
+      <c r="C465">
+        <v>15.03</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="1">
+        <v>46223.333333333336</v>
+      </c>
+      <c r="B466" s="1">
+        <v>46223.375</v>
+      </c>
+      <c r="C466">
+        <v>13.1</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="1">
+        <v>46223.375</v>
+      </c>
+      <c r="B467" s="1">
+        <v>46223.416666666664</v>
+      </c>
+      <c r="C467">
+        <v>9.27</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="1">
+        <v>46223.416666666664</v>
+      </c>
+      <c r="B468" s="1">
+        <v>46223.458333333336</v>
+      </c>
+      <c r="C468">
+        <v>5.94</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="1">
+        <v>46223.458333333336</v>
+      </c>
+      <c r="B469" s="1">
+        <v>46223.5</v>
+      </c>
+      <c r="C469">
+        <v>5.13</v>
+      </c>
+      <c r="D469" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="1">
+        <v>46223.5</v>
+      </c>
+      <c r="B470" s="1">
+        <v>46223.541666666664</v>
+      </c>
+      <c r="C470">
+        <v>8.18</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="1">
+        <v>46223.541666666664</v>
+      </c>
+      <c r="B471" s="1">
+        <v>46223.583333333336</v>
+      </c>
+      <c r="C471">
+        <v>5.35</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="1">
+        <v>46223.583333333336</v>
+      </c>
+      <c r="B472" s="1">
+        <v>46223.625</v>
+      </c>
+      <c r="C472">
+        <v>7.25</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="1">
+        <v>46223.625</v>
+      </c>
+      <c r="B473" s="1">
+        <v>46223.666666666664</v>
+      </c>
+      <c r="C473">
+        <v>10.21</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="1">
+        <v>46223.666666666664</v>
+      </c>
+      <c r="B474" s="1">
+        <v>46223.708333333336</v>
+      </c>
+      <c r="C474">
+        <v>12.11</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="1">
+        <v>46223.708333333336</v>
+      </c>
+      <c r="B475" s="1">
+        <v>46223.75</v>
+      </c>
+      <c r="C475">
+        <v>14.79</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="1">
+        <v>46223.75</v>
+      </c>
+      <c r="B476" s="1">
+        <v>46223.791666666664</v>
+      </c>
+      <c r="C476">
+        <v>17.2</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="1">
+        <v>46223.791666666664</v>
+      </c>
+      <c r="B477" s="1">
+        <v>46223.833333333336</v>
+      </c>
+      <c r="C477">
+        <v>17.72</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="1">
+        <v>46223.833333333336</v>
+      </c>
+      <c r="B478" s="1">
+        <v>46223.875</v>
+      </c>
+      <c r="C478">
+        <v>18.3</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="1">
+        <v>46223.875</v>
+      </c>
+      <c r="B479" s="1">
+        <v>46223.916666666664</v>
+      </c>
+      <c r="C479">
+        <v>17.86</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="1">
+        <v>46223.916666666664</v>
+      </c>
+      <c r="B480" s="1">
+        <v>46223.958333333336</v>
+      </c>
+      <c r="C480">
+        <v>17.48</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="1">
+        <v>46223.958333333336</v>
+      </c>
+      <c r="B481" s="1">
+        <v>46224</v>
+      </c>
+      <c r="C481">
+        <v>16.19</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="1">
+        <v>46224</v>
+      </c>
+      <c r="B482" s="1">
+        <v>46224.041666666664</v>
+      </c>
+      <c r="C482">
+        <v>15.98</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="1">
+        <v>46224.041666666664</v>
+      </c>
+      <c r="B483" s="1">
+        <v>46224.083333333336</v>
+      </c>
+      <c r="C483">
+        <v>15.49</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="1">
+        <v>46224.083333333336</v>
+      </c>
+      <c r="B484" s="1">
+        <v>46224.125</v>
+      </c>
+      <c r="C484">
+        <v>15.07</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="1">
+        <v>46224.125</v>
+      </c>
+      <c r="B485" s="1">
+        <v>46224.166666666664</v>
+      </c>
+      <c r="C485">
+        <v>14.37</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="1">
+        <v>46224.166666666664</v>
+      </c>
+      <c r="B486" s="1">
+        <v>46224.208333333336</v>
+      </c>
+      <c r="C486">
+        <v>14.33</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="1">
+        <v>46224.208333333336</v>
+      </c>
+      <c r="B487" s="1">
+        <v>46224.25</v>
+      </c>
+      <c r="C487">
+        <v>15.85</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="1">
+        <v>46224.25</v>
+      </c>
+      <c r="B488" s="1">
+        <v>46224.291666666664</v>
+      </c>
+      <c r="C488">
+        <v>16.12</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="1">
+        <v>46224.291666666664</v>
+      </c>
+      <c r="B489" s="1">
+        <v>46224.333333333336</v>
+      </c>
+      <c r="C489">
+        <v>15.44</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="1">
+        <v>46224.333333333336</v>
+      </c>
+      <c r="B490" s="1">
+        <v>46224.375</v>
+      </c>
+      <c r="C490">
+        <v>14.54</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="1">
+        <v>46224.375</v>
+      </c>
+      <c r="B491" s="1">
+        <v>46224.416666666664</v>
+      </c>
+      <c r="C491">
+        <v>11.53</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="1">
+        <v>46224.416666666664</v>
+      </c>
+      <c r="B492" s="1">
+        <v>46224.458333333336</v>
+      </c>
+      <c r="C492">
+        <v>10.08</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="1">
+        <v>46224.458333333336</v>
+      </c>
+      <c r="B493" s="1">
+        <v>46224.5</v>
+      </c>
+      <c r="C493">
+        <v>10.5</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="1">
+        <v>46224.5</v>
+      </c>
+      <c r="B494" s="1">
+        <v>46224.541666666664</v>
+      </c>
+      <c r="C494">
+        <v>7.83</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="1">
+        <v>46224.541666666664</v>
+      </c>
+      <c r="B495" s="1">
+        <v>46224.583333333336</v>
+      </c>
+      <c r="C495">
+        <v>9.98</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="1">
+        <v>46224.583333333336</v>
+      </c>
+      <c r="B496" s="1">
+        <v>46224.625</v>
+      </c>
+      <c r="C496">
+        <v>8.13</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="1">
+        <v>46224.625</v>
+      </c>
+      <c r="B497" s="1">
+        <v>46224.666666666664</v>
+      </c>
+      <c r="C497">
+        <v>8.74</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="1">
+        <v>46224.666666666664</v>
+      </c>
+      <c r="B498" s="1">
+        <v>46224.708333333336</v>
+      </c>
+      <c r="C498">
+        <v>11.01</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="1">
+        <v>46224.708333333336</v>
+      </c>
+      <c r="B499" s="1">
+        <v>46224.75</v>
+      </c>
+      <c r="C499">
+        <v>14.77</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="1">
+        <v>46224.75</v>
+      </c>
+      <c r="B500" s="1">
+        <v>46224.791666666664</v>
+      </c>
+      <c r="C500">
+        <v>17</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="1">
+        <v>46224.791666666664</v>
+      </c>
+      <c r="B501" s="1">
+        <v>46224.833333333336</v>
+      </c>
+      <c r="C501">
+        <v>17.75</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="1">
+        <v>46224.833333333336</v>
+      </c>
+      <c r="B502" s="1">
+        <v>46224.875</v>
+      </c>
+      <c r="C502">
+        <v>17.5</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="1">
+        <v>46224.875</v>
+      </c>
+      <c r="B503" s="1">
+        <v>46224.916666666664</v>
+      </c>
+      <c r="C503">
+        <v>17.4</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="1">
+        <v>46224.916666666664</v>
+      </c>
+      <c r="B504" s="1">
+        <v>46224.958333333336</v>
+      </c>
+      <c r="C504">
+        <v>16.99</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="1">
+        <v>46224.958333333336</v>
+      </c>
+      <c r="B505" s="1">
+        <v>46225</v>
+      </c>
+      <c r="C505">
+        <v>15.57</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="1">
+        <v>46225</v>
+      </c>
+      <c r="B506" s="1">
+        <v>46225.041666666664</v>
+      </c>
+      <c r="C506">
+        <v>15.7</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="1">
+        <v>46225.041666666664</v>
+      </c>
+      <c r="B507" s="1">
+        <v>46225.083333333336</v>
+      </c>
+      <c r="C507">
+        <v>14.98</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="1">
+        <v>46225.083333333336</v>
+      </c>
+      <c r="B508" s="1">
+        <v>46225.125</v>
+      </c>
+      <c r="C508">
+        <v>14.84</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="1">
+        <v>46225.125</v>
+      </c>
+      <c r="B509" s="1">
+        <v>46225.166666666664</v>
+      </c>
+      <c r="C509">
+        <v>13.64</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="1">
+        <v>46225.166666666664</v>
+      </c>
+      <c r="B510" s="1">
+        <v>46225.208333333336</v>
+      </c>
+      <c r="C510">
+        <v>13.16</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="1">
+        <v>46225.208333333336</v>
+      </c>
+      <c r="B511" s="1">
+        <v>46225.25</v>
+      </c>
+      <c r="C511">
+        <v>16.29</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="1">
+        <v>46225.25</v>
+      </c>
+      <c r="B512" s="1">
+        <v>46225.291666666664</v>
+      </c>
+      <c r="C512">
+        <v>16.39</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="1">
+        <v>46225.291666666664</v>
+      </c>
+      <c r="B513" s="1">
+        <v>46225.333333333336</v>
+      </c>
+      <c r="C513">
+        <v>16.31</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="1">
+        <v>46225.333333333336</v>
+      </c>
+      <c r="B514" s="1">
+        <v>46225.375</v>
+      </c>
+      <c r="C514">
+        <v>15.08</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="1">
+        <v>46225.375</v>
+      </c>
+      <c r="B515" s="1">
+        <v>46225.416666666664</v>
+      </c>
+      <c r="C515">
+        <v>11.61</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="1">
+        <v>46225.416666666664</v>
+      </c>
+      <c r="B516" s="1">
+        <v>46225.458333333336</v>
+      </c>
+      <c r="C516">
+        <v>8.62</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="1">
+        <v>46225.458333333336</v>
+      </c>
+      <c r="B517" s="1">
+        <v>46225.5</v>
+      </c>
+      <c r="C517">
+        <v>7.22</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="1">
+        <v>46225.5</v>
+      </c>
+      <c r="B518" s="1">
+        <v>46225.541666666664</v>
+      </c>
+      <c r="C518">
+        <v>8.43</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="1">
+        <v>46225.541666666664</v>
+      </c>
+      <c r="B519" s="1">
+        <v>46225.583333333336</v>
+      </c>
+      <c r="C519">
+        <v>9.45</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="1">
+        <v>46225.583333333336</v>
+      </c>
+      <c r="B520" s="1">
+        <v>46225.625</v>
+      </c>
+      <c r="C520">
+        <v>7.32</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="1">
+        <v>46225.625</v>
+      </c>
+      <c r="B521" s="1">
+        <v>46225.666666666664</v>
+      </c>
+      <c r="C521">
+        <v>8.22</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="1">
+        <v>46225.666666666664</v>
+      </c>
+      <c r="B522" s="1">
+        <v>46225.708333333336</v>
+      </c>
+      <c r="C522">
+        <v>10.84</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="1">
+        <v>46225.708333333336</v>
+      </c>
+      <c r="B523" s="1">
+        <v>46225.75</v>
+      </c>
+      <c r="C523">
+        <v>12.08</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="1">
+        <v>46225.75</v>
+      </c>
+      <c r="B524" s="1">
+        <v>46225.791666666664</v>
+      </c>
+      <c r="C524">
+        <v>15.06</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="1">
+        <v>46225.791666666664</v>
+      </c>
+      <c r="B525" s="1">
+        <v>46225.833333333336</v>
+      </c>
+      <c r="C525">
+        <v>17.12</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="1">
+        <v>46225.833333333336</v>
+      </c>
+      <c r="B526" s="1">
+        <v>46225.875</v>
+      </c>
+      <c r="C526">
+        <v>19</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="1">
+        <v>46225.875</v>
+      </c>
+      <c r="B527" s="1">
+        <v>46225.916666666664</v>
+      </c>
+      <c r="C527">
+        <v>16.94</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="1">
+        <v>46225.916666666664</v>
+      </c>
+      <c r="B528" s="1">
+        <v>46225.958333333336</v>
+      </c>
+      <c r="C528">
+        <v>17.29</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="1">
+        <v>46225.958333333336</v>
+      </c>
+      <c r="B529" s="1">
+        <v>46226</v>
+      </c>
+      <c r="C529">
+        <v>16.4</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="1">
+        <v>46226</v>
+      </c>
+      <c r="B530" s="1">
+        <v>46226.041666666664</v>
+      </c>
+      <c r="C530">
+        <v>17.1</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="1">
+        <v>46226.041666666664</v>
+      </c>
+      <c r="B531" s="1">
+        <v>46226.083333333336</v>
+      </c>
+      <c r="C531">
+        <v>16</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="1">
+        <v>46226.083333333336</v>
+      </c>
+      <c r="B532" s="1">
+        <v>46226.125</v>
+      </c>
+      <c r="C532">
+        <v>15.63</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="1">
+        <v>46226.125</v>
+      </c>
+      <c r="B533" s="1">
+        <v>46226.166666666664</v>
+      </c>
+      <c r="C533">
+        <v>15.56</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="1">
+        <v>46226.166666666664</v>
+      </c>
+      <c r="B534" s="1">
+        <v>46226.208333333336</v>
+      </c>
+      <c r="C534">
+        <v>15.99</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="1">
+        <v>46226.208333333336</v>
+      </c>
+      <c r="B535" s="1">
+        <v>46226.25</v>
+      </c>
+      <c r="C535">
+        <v>16.59</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="1">
+        <v>46226.25</v>
+      </c>
+      <c r="B536" s="1">
+        <v>46226.291666666664</v>
+      </c>
+      <c r="C536">
+        <v>16.99</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="1">
+        <v>46226.291666666664</v>
+      </c>
+      <c r="B537" s="1">
+        <v>46226.333333333336</v>
+      </c>
+      <c r="C537">
+        <v>17.08</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="1">
+        <v>46226.333333333336</v>
+      </c>
+      <c r="B538" s="1">
+        <v>46226.375</v>
+      </c>
+      <c r="C538">
+        <v>16.05</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="1">
+        <v>46226.375</v>
+      </c>
+      <c r="B539" s="1">
+        <v>46226.416666666664</v>
+      </c>
+      <c r="C539">
+        <v>13.6</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="1">
+        <v>46226.416666666664</v>
+      </c>
+      <c r="B540" s="1">
+        <v>46226.458333333336</v>
+      </c>
+      <c r="C540">
+        <v>9.96</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="1">
+        <v>46226.458333333336</v>
+      </c>
+      <c r="B541" s="1">
+        <v>46226.5</v>
+      </c>
+      <c r="C541">
+        <v>7.49</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="1">
+        <v>46226.5</v>
+      </c>
+      <c r="B542" s="1">
+        <v>46226.541666666664</v>
+      </c>
+      <c r="C542">
+        <v>4.82</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="1">
+        <v>46226.541666666664</v>
+      </c>
+      <c r="B543" s="1">
+        <v>46226.583333333336</v>
+      </c>
+      <c r="C543">
+        <v>6.82</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="1">
+        <v>46226.583333333336</v>
+      </c>
+      <c r="B544" s="1">
+        <v>46226.625</v>
+      </c>
+      <c r="C544">
+        <v>5.72</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="1">
+        <v>46226.625</v>
+      </c>
+      <c r="B545" s="1">
+        <v>46226.666666666664</v>
+      </c>
+      <c r="C545">
+        <v>7.37</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="1">
+        <v>46226.666666666664</v>
+      </c>
+      <c r="B546" s="1">
+        <v>46226.708333333336</v>
+      </c>
+      <c r="C546">
+        <v>10.84</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="1">
+        <v>46226.708333333336</v>
+      </c>
+      <c r="B547" s="1">
+        <v>46226.75</v>
+      </c>
+      <c r="C547">
+        <v>12.42</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="1">
+        <v>46226.75</v>
+      </c>
+      <c r="B548" s="1">
+        <v>46226.791666666664</v>
+      </c>
+      <c r="C548">
+        <v>15.5</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="1">
+        <v>46226.791666666664</v>
+      </c>
+      <c r="B549" s="1">
+        <v>46226.833333333336</v>
+      </c>
+      <c r="C549">
+        <v>16.61</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="1">
+        <v>46226.833333333336</v>
+      </c>
+      <c r="B550" s="1">
+        <v>46226.875</v>
+      </c>
+      <c r="C550">
+        <v>18.86</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="1">
+        <v>46226.875</v>
+      </c>
+      <c r="B551" s="1">
+        <v>46226.916666666664</v>
+      </c>
+      <c r="C551">
+        <v>19</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="1">
+        <v>46226.916666666664</v>
+      </c>
+      <c r="B552" s="1">
+        <v>46226.958333333336</v>
+      </c>
+      <c r="C552">
+        <v>18.65</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="1">
+        <v>46226.958333333336</v>
+      </c>
+      <c r="B553" s="1">
+        <v>46227</v>
+      </c>
+      <c r="C553">
+        <v>17.04</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="1">
+        <v>46227</v>
+      </c>
+      <c r="B554" s="1">
+        <v>46227.041666666664</v>
+      </c>
+      <c r="C554">
+        <v>16.1</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="1">
+        <v>46227.041666666664</v>
+      </c>
+      <c r="B555" s="1">
+        <v>46227.083333333336</v>
+      </c>
+      <c r="C555">
+        <v>15.72</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="1">
+        <v>46227.083333333336</v>
+      </c>
+      <c r="B556" s="1">
+        <v>46227.125</v>
+      </c>
+      <c r="C556">
+        <v>15.34</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="1">
+        <v>46227.125</v>
+      </c>
+      <c r="B557" s="1">
+        <v>46227.166666666664</v>
+      </c>
+      <c r="C557">
+        <v>15.4</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="1">
+        <v>46227.166666666664</v>
+      </c>
+      <c r="B558" s="1">
+        <v>46227.208333333336</v>
+      </c>
+      <c r="C558">
+        <v>15.53</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="1">
+        <v>46227.208333333336</v>
+      </c>
+      <c r="B559" s="1">
+        <v>46227.25</v>
+      </c>
+      <c r="C559">
+        <v>16.15</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="1">
+        <v>46227.25</v>
+      </c>
+      <c r="B560" s="1">
+        <v>46227.291666666664</v>
+      </c>
+      <c r="C560">
+        <v>17.29</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="1">
+        <v>46227.291666666664</v>
+      </c>
+      <c r="B561" s="1">
+        <v>46227.333333333336</v>
+      </c>
+      <c r="C561">
+        <v>16.75</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="1">
+        <v>46227.333333333336</v>
+      </c>
+      <c r="B562" s="1">
+        <v>46227.375</v>
+      </c>
+      <c r="C562">
+        <v>16.07</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="1">
+        <v>46227.375</v>
+      </c>
+      <c r="B563" s="1">
+        <v>46227.416666666664</v>
+      </c>
+      <c r="C563">
+        <v>13.28</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="1">
+        <v>46227.416666666664</v>
+      </c>
+      <c r="B564" s="1">
+        <v>46227.458333333336</v>
+      </c>
+      <c r="C564">
+        <v>9.66</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="1">
+        <v>46227.458333333336</v>
+      </c>
+      <c r="B565" s="1">
+        <v>46227.5</v>
+      </c>
+      <c r="C565">
+        <v>7.12</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="1">
+        <v>46227.5</v>
+      </c>
+      <c r="B566" s="1">
+        <v>46227.541666666664</v>
+      </c>
+      <c r="C566">
+        <v>3.82</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="1">
+        <v>46227.541666666664</v>
+      </c>
+      <c r="B567" s="1">
+        <v>46227.583333333336</v>
+      </c>
+      <c r="C567">
+        <v>1.68</v>
+      </c>
+      <c r="D567" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="1">
+        <v>46227.583333333336</v>
+      </c>
+      <c r="B568" s="1">
+        <v>46227.625</v>
+      </c>
+      <c r="C568">
+        <v>1.61</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="1">
+        <v>46227.625</v>
+      </c>
+      <c r="B569" s="1">
+        <v>46227.666666666664</v>
+      </c>
+      <c r="C569">
+        <v>5.96</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="1">
+        <v>46227.666666666664</v>
+      </c>
+      <c r="B570" s="1">
+        <v>46227.708333333336</v>
+      </c>
+      <c r="C570">
+        <v>9.61</v>
+      </c>
+      <c r="D570" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="1">
+        <v>46227.708333333336</v>
+      </c>
+      <c r="B571" s="1">
+        <v>46227.75</v>
+      </c>
+      <c r="C571">
+        <v>11.91</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="1">
+        <v>46227.75</v>
+      </c>
+      <c r="B572" s="1">
+        <v>46227.791666666664</v>
+      </c>
+      <c r="C572">
+        <v>15.76</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="1">
+        <v>46227.791666666664</v>
+      </c>
+      <c r="B573" s="1">
+        <v>46227.833333333336</v>
+      </c>
+      <c r="C573">
+        <v>18.06</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="1">
+        <v>46227.833333333336</v>
+      </c>
+      <c r="B574" s="1">
+        <v>46227.875</v>
+      </c>
+      <c r="C574">
+        <v>19.71</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="1">
+        <v>46227.875</v>
+      </c>
+      <c r="B575" s="1">
+        <v>46227.916666666664</v>
+      </c>
+      <c r="C575">
+        <v>20</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="1">
+        <v>46227.916666666664</v>
+      </c>
+      <c r="B576" s="1">
+        <v>46227.958333333336</v>
+      </c>
+      <c r="C576">
+        <v>19.34</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="1">
+        <v>46227.958333333336</v>
+      </c>
+      <c r="B577" s="1">
+        <v>46228</v>
+      </c>
+      <c r="C577">
+        <v>18.01</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="1">
+        <v>46228</v>
+      </c>
+      <c r="B578" s="1">
+        <v>46228.041666666664</v>
+      </c>
+      <c r="C578">
+        <v>16.82</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="1">
+        <v>46228.041666666664</v>
+      </c>
+      <c r="B579" s="1">
+        <v>46228.083333333336</v>
+      </c>
+      <c r="C579">
+        <v>15.98</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="1">
+        <v>46228.083333333336</v>
+      </c>
+      <c r="B580" s="1">
+        <v>46228.125</v>
+      </c>
+      <c r="C580">
+        <v>16.23</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="1">
+        <v>46228.125</v>
+      </c>
+      <c r="B581" s="1">
+        <v>46228.166666666664</v>
+      </c>
+      <c r="C581">
+        <v>16.16</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="1">
+        <v>46228.166666666664</v>
+      </c>
+      <c r="B582" s="1">
+        <v>46228.208333333336</v>
+      </c>
+      <c r="C582">
+        <v>15.61</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="1">
+        <v>46228.208333333336</v>
+      </c>
+      <c r="B583" s="1">
+        <v>46228.25</v>
+      </c>
+      <c r="C583">
+        <v>14.75</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="1">
+        <v>46228.25</v>
+      </c>
+      <c r="B584" s="1">
+        <v>46228.291666666664</v>
+      </c>
+      <c r="C584">
+        <v>13.71</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="1">
+        <v>46228.291666666664</v>
+      </c>
+      <c r="B585" s="1">
+        <v>46228.333333333336</v>
+      </c>
+      <c r="C585">
+        <v>11.56</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="1">
+        <v>46228.333333333336</v>
+      </c>
+      <c r="B586" s="1">
+        <v>46228.375</v>
+      </c>
+      <c r="C586">
+        <v>8.35</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="1">
+        <v>46228.375</v>
+      </c>
+      <c r="B587" s="1">
+        <v>46228.416666666664</v>
+      </c>
+      <c r="C587">
+        <v>1.14</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="1">
+        <v>46228.416666666664</v>
+      </c>
+      <c r="B588" s="1">
+        <v>46228.458333333336</v>
+      </c>
+      <c r="C588">
+        <v>-0.01</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="1">
+        <v>46228.458333333336</v>
+      </c>
+      <c r="B589" s="1">
+        <v>46228.5</v>
+      </c>
+      <c r="C589">
+        <v>-0.26</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="1">
+        <v>46228.5</v>
+      </c>
+      <c r="B590" s="1">
+        <v>46228.541666666664</v>
+      </c>
+      <c r="C590">
+        <v>-0.6</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="1">
+        <v>46228.541666666664</v>
+      </c>
+      <c r="B591" s="1">
+        <v>46228.583333333336</v>
+      </c>
+      <c r="C591">
+        <v>-0.87</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="1">
+        <v>46228.583333333336</v>
+      </c>
+      <c r="B592" s="1">
+        <v>46228.625</v>
+      </c>
+      <c r="C592">
+        <v>-0.3</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="1">
+        <v>46228.625</v>
+      </c>
+      <c r="B593" s="1">
+        <v>46228.666666666664</v>
+      </c>
+      <c r="C593">
+        <v>0.09</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="1">
+        <v>46228.666666666664</v>
+      </c>
+      <c r="B594" s="1">
+        <v>46228.708333333336</v>
+      </c>
+      <c r="C594">
+        <v>0</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="1">
+        <v>46228.708333333336</v>
+      </c>
+      <c r="B595" s="1">
+        <v>46228.75</v>
+      </c>
+      <c r="C595">
+        <v>5.7</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="1">
+        <v>46228.75</v>
+      </c>
+      <c r="B596" s="1">
+        <v>46228.791666666664</v>
+      </c>
+      <c r="C596">
+        <v>13.06</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="1">
+        <v>46228.791666666664</v>
+      </c>
+      <c r="B597" s="1">
+        <v>46228.833333333336</v>
+      </c>
+      <c r="C597">
+        <v>16.07</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="1">
+        <v>46228.833333333336</v>
+      </c>
+      <c r="B598" s="1">
+        <v>46228.875</v>
+      </c>
+      <c r="C598">
+        <v>17.21</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="1">
+        <v>46228.875</v>
+      </c>
+      <c r="B599" s="1">
+        <v>46228.916666666664</v>
+      </c>
+      <c r="C599">
+        <v>16.75</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="1">
+        <v>46228.916666666664</v>
+      </c>
+      <c r="B600" s="1">
+        <v>46228.958333333336</v>
+      </c>
+      <c r="C600">
+        <v>16.55</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="1">
+        <v>46228.958333333336</v>
+      </c>
+      <c r="B601" s="1">
+        <v>46229</v>
+      </c>
+      <c r="C601">
+        <v>16</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="1">
+        <v>46229</v>
+      </c>
+      <c r="B602" s="1">
+        <v>46229.041666666664</v>
+      </c>
+      <c r="C602">
+        <v>14.89</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="1">
+        <v>46229.041666666664</v>
+      </c>
+      <c r="B603" s="1">
+        <v>46229.083333333336</v>
+      </c>
+      <c r="C603">
+        <v>13.98</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="1">
+        <v>46229.083333333336</v>
+      </c>
+      <c r="B604" s="1">
+        <v>46229.125</v>
+      </c>
+      <c r="C604">
+        <v>14.8</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="1">
+        <v>46229.125</v>
+      </c>
+      <c r="B605" s="1">
+        <v>46229.166666666664</v>
+      </c>
+      <c r="C605">
+        <v>16.01</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="1">
+        <v>46229.166666666664</v>
+      </c>
+      <c r="B606" s="1">
+        <v>46229.208333333336</v>
+      </c>
+      <c r="C606">
+        <v>15.16</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="1">
+        <v>46229.208333333336</v>
+      </c>
+      <c r="B607" s="1">
+        <v>46229.25</v>
+      </c>
+      <c r="C607">
+        <v>13.98</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="1">
+        <v>46229.25</v>
+      </c>
+      <c r="B608" s="1">
+        <v>46229.291666666664</v>
+      </c>
+      <c r="C608">
+        <v>13.21</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="1">
+        <v>46229.291666666664</v>
+      </c>
+      <c r="B609" s="1">
+        <v>46229.333333333336</v>
+      </c>
+      <c r="C609">
+        <v>11.53</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="1">
+        <v>46229.333333333336</v>
+      </c>
+      <c r="B610" s="1">
+        <v>46229.375</v>
+      </c>
+      <c r="C610">
+        <v>8.05</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="1">
+        <v>46229.375</v>
+      </c>
+      <c r="B611" s="1">
+        <v>46229.416666666664</v>
+      </c>
+      <c r="C611">
+        <v>3.21</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="1">
+        <v>46229.416666666664</v>
+      </c>
+      <c r="B612" s="1">
+        <v>46229.458333333336</v>
+      </c>
+      <c r="C612">
+        <v>0.19</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="1">
+        <v>46229.458333333336</v>
+      </c>
+      <c r="B613" s="1">
+        <v>46229.5</v>
+      </c>
+      <c r="C613">
+        <v>0</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="1">
+        <v>46229.5</v>
+      </c>
+      <c r="B614" s="1">
+        <v>46229.541666666664</v>
+      </c>
+      <c r="C614">
+        <v>0</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="1">
+        <v>46229.541666666664</v>
+      </c>
+      <c r="B615" s="1">
+        <v>46229.583333333336</v>
+      </c>
+      <c r="C615">
+        <v>0.01</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="1">
+        <v>46229.583333333336</v>
+      </c>
+      <c r="B616" s="1">
+        <v>46229.625</v>
+      </c>
+      <c r="C616">
+        <v>0.05</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="1">
+        <v>46229.625</v>
+      </c>
+      <c r="B617" s="1">
+        <v>46229.666666666664</v>
+      </c>
+      <c r="C617">
+        <v>0.08</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="1">
+        <v>46229.666666666664</v>
+      </c>
+      <c r="B618" s="1">
+        <v>46229.708333333336</v>
+      </c>
+      <c r="C618">
+        <v>1.37</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="1">
+        <v>46229.708333333336</v>
+      </c>
+      <c r="B619" s="1">
+        <v>46229.75</v>
+      </c>
+      <c r="C619">
+        <v>10.48</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="1">
+        <v>46229.75</v>
+      </c>
+      <c r="B620" s="1">
+        <v>46229.791666666664</v>
+      </c>
+      <c r="C620">
+        <v>17.18</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="1">
+        <v>46229.791666666664</v>
+      </c>
+      <c r="B621" s="1">
+        <v>46229.833333333336</v>
+      </c>
+      <c r="C621">
+        <v>17.49</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="1">
+        <v>46229.833333333336</v>
+      </c>
+      <c r="B622" s="1">
+        <v>46229.875</v>
+      </c>
+      <c r="C622">
+        <v>16.69</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="1">
+        <v>46229.875</v>
+      </c>
+      <c r="B623" s="1">
+        <v>46229.916666666664</v>
+      </c>
+      <c r="C623">
+        <v>14.59</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="1">
+        <v>46229.916666666664</v>
+      </c>
+      <c r="B624" s="1">
+        <v>46229.958333333336</v>
+      </c>
+      <c r="C624">
+        <v>14.72</v>
+      </c>
+      <c r="D624" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="1">
+        <v>46229.958333333336</v>
+      </c>
+      <c r="B625" s="1">
+        <v>46230</v>
+      </c>
+      <c r="C625">
+        <v>13.68</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="1">
+        <v>46230</v>
+      </c>
+      <c r="B626" s="1">
+        <v>46230.041666666664</v>
+      </c>
+      <c r="C626">
+        <v>12.48</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="1">
+        <v>46230.041666666664</v>
+      </c>
+      <c r="B627" s="1">
+        <v>46230.083333333336</v>
+      </c>
+      <c r="C627">
+        <v>10.15</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="1">
+        <v>46230.083333333336</v>
+      </c>
+      <c r="B628" s="1">
+        <v>46230.125</v>
+      </c>
+      <c r="C628">
+        <v>8.83</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="1">
+        <v>46230.125</v>
+      </c>
+      <c r="B629" s="1">
+        <v>46230.166666666664</v>
+      </c>
+      <c r="C629">
+        <v>8.17</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="1">
+        <v>46230.166666666664</v>
+      </c>
+      <c r="B630" s="1">
+        <v>46230.208333333336</v>
+      </c>
+      <c r="C630">
+        <v>7.75</v>
+      </c>
+      <c r="D630" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="1">
+        <v>46230.208333333336</v>
+      </c>
+      <c r="B631" s="1">
+        <v>46230.25</v>
+      </c>
+      <c r="C631">
+        <v>13.64</v>
+      </c>
+      <c r="D631" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="1">
+        <v>46230.25</v>
+      </c>
+      <c r="B632" s="1">
+        <v>46230.291666666664</v>
+      </c>
+      <c r="C632">
+        <v>12.63</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="1">
+        <v>46230.291666666664</v>
+      </c>
+      <c r="B633" s="1">
+        <v>46230.333333333336</v>
+      </c>
+      <c r="C633">
+        <v>13.07</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="1">
+        <v>46230.333333333336</v>
+      </c>
+      <c r="B634" s="1">
+        <v>46230.375</v>
+      </c>
+      <c r="C634">
+        <v>12.6</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="1">
+        <v>46230.375</v>
+      </c>
+      <c r="B635" s="1">
+        <v>46230.416666666664</v>
+      </c>
+      <c r="C635">
+        <v>7.5</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="1">
+        <v>46230.416666666664</v>
+      </c>
+      <c r="B636" s="1">
+        <v>46230.458333333336</v>
+      </c>
+      <c r="C636">
+        <v>3.83</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="1">
+        <v>46230.458333333336</v>
+      </c>
+      <c r="B637" s="1">
+        <v>46230.5</v>
+      </c>
+      <c r="C637">
+        <v>4.93</v>
+      </c>
+      <c r="D637" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="1">
+        <v>46230.5</v>
+      </c>
+      <c r="B638" s="1">
+        <v>46230.541666666664</v>
+      </c>
+      <c r="C638">
+        <v>4.74</v>
+      </c>
+      <c r="D638" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="1">
+        <v>46230.541666666664</v>
+      </c>
+      <c r="B639" s="1">
+        <v>46230.583333333336</v>
+      </c>
+      <c r="C639">
+        <v>3.53</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="1">
+        <v>46230.583333333336</v>
+      </c>
+      <c r="B640" s="1">
+        <v>46230.625</v>
+      </c>
+      <c r="C640">
+        <v>1.86</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="1">
+        <v>46230.625</v>
+      </c>
+      <c r="B641" s="1">
+        <v>46230.666666666664</v>
+      </c>
+      <c r="C641">
+        <v>1.59</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="1">
+        <v>46230.666666666664</v>
+      </c>
+      <c r="B642" s="1">
+        <v>46230.708333333336</v>
+      </c>
+      <c r="C642">
+        <v>5.79</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="1">
+        <v>46230.708333333336</v>
+      </c>
+      <c r="B643" s="1">
+        <v>46230.75</v>
+      </c>
+      <c r="C643">
+        <v>11.81</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="1">
+        <v>46230.75</v>
+      </c>
+      <c r="B644" s="1">
+        <v>46230.791666666664</v>
+      </c>
+      <c r="C644">
+        <v>13.49</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="1">
+        <v>46230.791666666664</v>
+      </c>
+      <c r="B645" s="1">
+        <v>46230.833333333336</v>
+      </c>
+      <c r="C645">
+        <v>16.15</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="1">
+        <v>46230.833333333336</v>
+      </c>
+      <c r="B646" s="1">
+        <v>46230.875</v>
+      </c>
+      <c r="C646">
+        <v>17.5</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="1">
+        <v>46230.875</v>
+      </c>
+      <c r="B647" s="1">
+        <v>46230.916666666664</v>
+      </c>
+      <c r="C647">
+        <v>17.94</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="1">
+        <v>46230.916666666664</v>
+      </c>
+      <c r="B648" s="1">
+        <v>46230.958333333336</v>
+      </c>
+      <c r="C648">
+        <v>17.22</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="1">
+        <v>46230.958333333336</v>
+      </c>
+      <c r="B649" s="1">
+        <v>46231</v>
+      </c>
+      <c r="C649">
+        <v>16.69</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="1">
+        <v>46231</v>
+      </c>
+      <c r="B650" s="1">
+        <v>46231.041666666664</v>
+      </c>
+      <c r="C650">
+        <v>16.63</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="1">
+        <v>46231.041666666664</v>
+      </c>
+      <c r="B651" s="1">
+        <v>46231.083333333336</v>
+      </c>
+      <c r="C651">
+        <v>16.01</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="1">
+        <v>46231.083333333336</v>
+      </c>
+      <c r="B652" s="1">
+        <v>46231.125</v>
+      </c>
+      <c r="C652">
+        <v>15.39</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="1">
+        <v>46231.125</v>
+      </c>
+      <c r="B653" s="1">
+        <v>46231.166666666664</v>
+      </c>
+      <c r="C653">
+        <v>13.69</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="1">
+        <v>46231.166666666664</v>
+      </c>
+      <c r="B654" s="1">
+        <v>46231.208333333336</v>
+      </c>
+      <c r="C654">
+        <v>14.3</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="1">
+        <v>46231.208333333336</v>
+      </c>
+      <c r="B655" s="1">
+        <v>46231.25</v>
+      </c>
+      <c r="C655">
+        <v>17.2</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="1">
+        <v>46231.25</v>
+      </c>
+      <c r="B656" s="1">
+        <v>46231.291666666664</v>
+      </c>
+      <c r="C656">
+        <v>17.31</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="1">
+        <v>46231.291666666664</v>
+      </c>
+      <c r="B657" s="1">
+        <v>46231.333333333336</v>
+      </c>
+      <c r="C657">
+        <v>16.55</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="1">
+        <v>46231.333333333336</v>
+      </c>
+      <c r="B658" s="1">
+        <v>46231.375</v>
+      </c>
+      <c r="C658">
+        <v>16.01</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="1">
+        <v>46231.375</v>
+      </c>
+      <c r="B659" s="1">
+        <v>46231.416666666664</v>
+      </c>
+      <c r="C659">
+        <v>10.51</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="1">
+        <v>46231.416666666664</v>
+      </c>
+      <c r="B660" s="1">
+        <v>46231.458333333336</v>
+      </c>
+      <c r="C660">
+        <v>3.63</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="1">
+        <v>46231.458333333336</v>
+      </c>
+      <c r="B661" s="1">
+        <v>46231.5</v>
+      </c>
+      <c r="C661">
+        <v>1.14</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="1">
+        <v>46231.5</v>
+      </c>
+      <c r="B662" s="1">
+        <v>46231.541666666664</v>
+      </c>
+      <c r="C662">
+        <v>1.31</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="1">
+        <v>46231.541666666664</v>
+      </c>
+      <c r="B663" s="1">
+        <v>46231.583333333336</v>
+      </c>
+      <c r="C663">
+        <v>1.24</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="1">
+        <v>46231.583333333336</v>
+      </c>
+      <c r="B664" s="1">
+        <v>46231.625</v>
+      </c>
+      <c r="C664">
+        <v>1.53</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="1">
+        <v>46231.625</v>
+      </c>
+      <c r="B665" s="1">
+        <v>46231.666666666664</v>
+      </c>
+      <c r="C665">
+        <v>2.16</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="1">
+        <v>46231.666666666664</v>
+      </c>
+      <c r="B666" s="1">
+        <v>46231.708333333336</v>
+      </c>
+      <c r="C666">
+        <v>7.92</v>
+      </c>
+      <c r="D666" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="1">
+        <v>46231.708333333336</v>
+      </c>
+      <c r="B667" s="1">
+        <v>46231.75</v>
+      </c>
+      <c r="C667">
+        <v>12.45</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="1">
+        <v>46231.75</v>
+      </c>
+      <c r="B668" s="1">
+        <v>46231.791666666664</v>
+      </c>
+      <c r="C668">
+        <v>18.56</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="1">
+        <v>46231.791666666664</v>
+      </c>
+      <c r="B669" s="1">
+        <v>46231.833333333336</v>
+      </c>
+      <c r="C669">
+        <v>21.1</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="1">
+        <v>46231.833333333336</v>
+      </c>
+      <c r="B670" s="1">
+        <v>46231.875</v>
+      </c>
+      <c r="C670">
+        <v>21.82</v>
+      </c>
+      <c r="D670" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="1">
+        <v>46231.875</v>
+      </c>
+      <c r="B671" s="1">
+        <v>46231.916666666664</v>
+      </c>
+      <c r="C671">
+        <v>20.99</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="1">
+        <v>46231.916666666664</v>
+      </c>
+      <c r="B672" s="1">
+        <v>46231.958333333336</v>
+      </c>
+      <c r="C672">
+        <v>19.4</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="1">
+        <v>46231.958333333336</v>
+      </c>
+      <c r="B673" s="1">
+        <v>46232</v>
+      </c>
+      <c r="C673">
+        <v>17.42</v>
+      </c>
+      <c r="D673" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="1">
+        <v>46232</v>
+      </c>
+      <c r="B674" s="1">
+        <v>46232.041666666664</v>
+      </c>
+      <c r="C674">
+        <v>16.3</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="1">
+        <v>46232.041666666664</v>
+      </c>
+      <c r="B675" s="1">
+        <v>46232.083333333336</v>
+      </c>
+      <c r="C675">
+        <v>15.02</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="1">
+        <v>46232.083333333336</v>
+      </c>
+      <c r="B676" s="1">
+        <v>46232.125</v>
+      </c>
+      <c r="C676">
+        <v>13.8</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="1">
+        <v>46232.125</v>
+      </c>
+      <c r="B677" s="1">
+        <v>46232.166666666664</v>
+      </c>
+      <c r="C677">
+        <v>13.5</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="1">
+        <v>46232.166666666664</v>
+      </c>
+      <c r="B678" s="1">
+        <v>46232.208333333336</v>
+      </c>
+      <c r="C678">
+        <v>14.32</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="1">
+        <v>46232.208333333336</v>
+      </c>
+      <c r="B679" s="1">
+        <v>46232.25</v>
+      </c>
+      <c r="C679">
+        <v>16.61</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="1">
+        <v>46232.25</v>
+      </c>
+      <c r="B680" s="1">
+        <v>46232.291666666664</v>
+      </c>
+      <c r="C680">
+        <v>17.88</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="1">
+        <v>46232.291666666664</v>
+      </c>
+      <c r="B681" s="1">
+        <v>46232.333333333336</v>
+      </c>
+      <c r="C681">
+        <v>17.01</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="1">
+        <v>46232.333333333336</v>
+      </c>
+      <c r="B682" s="1">
+        <v>46232.375</v>
+      </c>
+      <c r="C682">
+        <v>16.27</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="1">
+        <v>46232.375</v>
+      </c>
+      <c r="B683" s="1">
+        <v>46232.416666666664</v>
+      </c>
+      <c r="C683">
+        <v>12.75</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="1">
+        <v>46232.416666666664</v>
+      </c>
+      <c r="B684" s="1">
+        <v>46232.458333333336</v>
+      </c>
+      <c r="C684">
+        <v>9.1</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="1">
+        <v>46232.458333333336</v>
+      </c>
+      <c r="B685" s="1">
+        <v>46232.5</v>
+      </c>
+      <c r="C685">
+        <v>2.9</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="1">
+        <v>46232.5</v>
+      </c>
+      <c r="B686" s="1">
+        <v>46232.541666666664</v>
+      </c>
+      <c r="C686">
+        <v>1.77</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="1">
+        <v>46232.541666666664</v>
+      </c>
+      <c r="B687" s="1">
+        <v>46232.583333333336</v>
+      </c>
+      <c r="C687">
+        <v>2.51</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="1">
+        <v>46232.583333333336</v>
+      </c>
+      <c r="B688" s="1">
+        <v>46232.625</v>
+      </c>
+      <c r="C688">
+        <v>3.33</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="1">
+        <v>46232.625</v>
+      </c>
+      <c r="B689" s="1">
+        <v>46232.666666666664</v>
+      </c>
+      <c r="C689">
+        <v>5.85</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="1">
+        <v>46232.666666666664</v>
+      </c>
+      <c r="B690" s="1">
+        <v>46232.708333333336</v>
+      </c>
+      <c r="C690">
+        <v>11.71</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="1">
+        <v>46232.708333333336</v>
+      </c>
+      <c r="B691" s="1">
+        <v>46232.75</v>
+      </c>
+      <c r="C691">
+        <v>14.82</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="1">
+        <v>46232.75</v>
+      </c>
+      <c r="B692" s="1">
+        <v>46232.791666666664</v>
+      </c>
+      <c r="C692">
+        <v>17.4</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="1">
+        <v>46232.791666666664</v>
+      </c>
+      <c r="B693" s="1">
+        <v>46232.833333333336</v>
+      </c>
+      <c r="C693">
+        <v>22.84</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="1">
+        <v>46232.833333333336</v>
+      </c>
+      <c r="B694" s="1">
+        <v>46232.875</v>
+      </c>
+      <c r="C694">
+        <v>26.86</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="1">
+        <v>46232.875</v>
+      </c>
+      <c r="B695" s="1">
+        <v>46232.916666666664</v>
+      </c>
+      <c r="C695">
+        <v>22.55</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="1">
+        <v>46232.916666666664</v>
+      </c>
+      <c r="B696" s="1">
+        <v>46232.958333333336</v>
+      </c>
+      <c r="C696">
+        <v>19.29</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="1">
+        <v>46232.958333333336</v>
+      </c>
+      <c r="B697" s="1">
+        <v>46233</v>
+      </c>
+      <c r="C697">
+        <v>16.75</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="1">
+        <v>46233</v>
+      </c>
+      <c r="B698" s="1">
+        <v>46233.041666666664</v>
+      </c>
+      <c r="C698">
+        <v>14.98</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="1">
+        <v>46233.041666666664</v>
+      </c>
+      <c r="B699" s="1">
+        <v>46233.083333333336</v>
+      </c>
+      <c r="C699">
+        <v>14.24</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="1">
+        <v>46233.083333333336</v>
+      </c>
+      <c r="B700" s="1">
+        <v>46233.125</v>
+      </c>
+      <c r="C700">
+        <v>14</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="1">
+        <v>46233.125</v>
+      </c>
+      <c r="B701" s="1">
+        <v>46233.166666666664</v>
+      </c>
+      <c r="C701">
+        <v>13.69</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="1">
+        <v>46233.166666666664</v>
+      </c>
+      <c r="B702" s="1">
+        <v>46233.208333333336</v>
+      </c>
+      <c r="C702">
+        <v>13.37</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="1">
+        <v>46233.208333333336</v>
+      </c>
+      <c r="B703" s="1">
+        <v>46233.25</v>
+      </c>
+      <c r="C703">
+        <v>16.02</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="1">
+        <v>46233.25</v>
+      </c>
+      <c r="B704" s="1">
+        <v>46233.291666666664</v>
+      </c>
+      <c r="C704">
+        <v>16.67</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="1">
+        <v>46233.291666666664</v>
+      </c>
+      <c r="B705" s="1">
+        <v>46233.333333333336</v>
+      </c>
+      <c r="C705">
+        <v>16.43</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="1">
+        <v>46233.333333333336</v>
+      </c>
+      <c r="B706" s="1">
+        <v>46233.375</v>
+      </c>
+      <c r="C706">
+        <v>16.09</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="1">
+        <v>46233.375</v>
+      </c>
+      <c r="B707" s="1">
+        <v>46233.416666666664</v>
+      </c>
+      <c r="C707">
+        <v>12.41</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="1">
+        <v>46233.416666666664</v>
+      </c>
+      <c r="B708" s="1">
+        <v>46233.458333333336</v>
+      </c>
+      <c r="C708">
+        <v>9.08</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="1">
+        <v>46233.458333333336</v>
+      </c>
+      <c r="B709" s="1">
+        <v>46233.5</v>
+      </c>
+      <c r="C709">
+        <v>3.46</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="1">
+        <v>46233.5</v>
+      </c>
+      <c r="B710" s="1">
+        <v>46233.541666666664</v>
+      </c>
+      <c r="C710">
+        <v>1.43</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="1">
+        <v>46233.541666666664</v>
+      </c>
+      <c r="B711" s="1">
+        <v>46233.583333333336</v>
+      </c>
+      <c r="C711">
+        <v>3.2</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="1">
+        <v>46233.583333333336</v>
+      </c>
+      <c r="B712" s="1">
+        <v>46233.625</v>
+      </c>
+      <c r="C712">
+        <v>5</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="1">
+        <v>46233.625</v>
+      </c>
+      <c r="B713" s="1">
+        <v>46233.666666666664</v>
+      </c>
+      <c r="C713">
+        <v>6.57</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="1">
+        <v>46233.666666666664</v>
+      </c>
+      <c r="B714" s="1">
+        <v>46233.708333333336</v>
+      </c>
+      <c r="C714">
+        <v>11.71</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="1">
+        <v>46233.708333333336</v>
+      </c>
+      <c r="B715" s="1">
+        <v>46233.75</v>
+      </c>
+      <c r="C715">
+        <v>15.01</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="1">
+        <v>46233.75</v>
+      </c>
+      <c r="B716" s="1">
+        <v>46233.791666666664</v>
+      </c>
+      <c r="C716">
+        <v>18.42</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="1">
+        <v>46233.791666666664</v>
+      </c>
+      <c r="B717" s="1">
+        <v>46233.833333333336</v>
+      </c>
+      <c r="C717">
+        <v>21.46</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="1">
+        <v>46233.833333333336</v>
+      </c>
+      <c r="B718" s="1">
+        <v>46233.875</v>
+      </c>
+      <c r="C718">
+        <v>22.23</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="1">
+        <v>46233.875</v>
+      </c>
+      <c r="B719" s="1">
+        <v>46233.916666666664</v>
+      </c>
+      <c r="C719">
+        <v>20.33</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="1">
+        <v>46233.916666666664</v>
+      </c>
+      <c r="B720" s="1">
+        <v>46233.958333333336</v>
+      </c>
+      <c r="C720">
+        <v>19.03</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="1">
+        <v>46233.958333333336</v>
+      </c>
+      <c r="B721" s="1">
+        <v>46234</v>
+      </c>
+      <c r="C721">
+        <v>17.08</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B722" s="1">
+        <v>46234.041666666664</v>
+      </c>
+      <c r="C722">
+        <v>16.84</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="1">
+        <v>46234.041666666664</v>
+      </c>
+      <c r="B723" s="1">
+        <v>46234.083333333336</v>
+      </c>
+      <c r="C723">
+        <v>16.39</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="1">
+        <v>46234.083333333336</v>
+      </c>
+      <c r="B724" s="1">
+        <v>46234.125</v>
+      </c>
+      <c r="C724">
+        <v>15.65</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="1">
+        <v>46234.125</v>
+      </c>
+      <c r="B725" s="1">
+        <v>46234.166666666664</v>
+      </c>
+      <c r="C725">
+        <v>15.72</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="1">
+        <v>46234.166666666664</v>
+      </c>
+      <c r="B726" s="1">
+        <v>46234.208333333336</v>
+      </c>
+      <c r="C726">
+        <v>16.14</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="1">
+        <v>46234.208333333336</v>
+      </c>
+      <c r="B727" s="1">
+        <v>46234.25</v>
+      </c>
+      <c r="C727">
+        <v>18.66</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="1">
+        <v>46234.25</v>
+      </c>
+      <c r="B728" s="1">
+        <v>46234.291666666664</v>
+      </c>
+      <c r="C728">
+        <v>18.11</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="1">
+        <v>46234.291666666664</v>
+      </c>
+      <c r="B729" s="1">
+        <v>46234.333333333336</v>
+      </c>
+      <c r="C729">
+        <v>17.31</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="1">
+        <v>46234.333333333336</v>
+      </c>
+      <c r="B730" s="1">
+        <v>46234.375</v>
+      </c>
+      <c r="C730">
+        <v>15.89</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="1">
+        <v>46234.375</v>
+      </c>
+      <c r="B731" s="1">
+        <v>46234.416666666664</v>
+      </c>
+      <c r="C731">
+        <v>13.63</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="1">
+        <v>46234.416666666664</v>
+      </c>
+      <c r="B732" s="1">
+        <v>46234.458333333336</v>
+      </c>
+      <c r="C732">
+        <v>11.64</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="1">
+        <v>46234.458333333336</v>
+      </c>
+      <c r="B733" s="1">
+        <v>46234.5</v>
+      </c>
+      <c r="C733">
+        <v>9.94</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="1">
+        <v>46234.5</v>
+      </c>
+      <c r="B734" s="1">
+        <v>46234.541666666664</v>
+      </c>
+      <c r="C734">
+        <v>9.42</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="1">
+        <v>46234.541666666664</v>
+      </c>
+      <c r="B735" s="1">
+        <v>46234.583333333336</v>
+      </c>
+      <c r="C735">
+        <v>8.33</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="1">
+        <v>46234.583333333336</v>
+      </c>
+      <c r="B736" s="1">
+        <v>46234.625</v>
+      </c>
+      <c r="C736">
+        <v>8.63</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="1">
+        <v>46234.625</v>
+      </c>
+      <c r="B737" s="1">
+        <v>46234.666666666664</v>
+      </c>
+      <c r="C737">
+        <v>10.7</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="1">
+        <v>46234.666666666664</v>
+      </c>
+      <c r="B738" s="1">
+        <v>46234.708333333336</v>
+      </c>
+      <c r="C738">
+        <v>12.59</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="1">
+        <v>46234.708333333336</v>
+      </c>
+      <c r="B739" s="1">
+        <v>46234.75</v>
+      </c>
+      <c r="C739">
+        <v>16.1</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="1">
+        <v>46234.75</v>
+      </c>
+      <c r="B740" s="1">
+        <v>46234.791666666664</v>
+      </c>
+      <c r="C740">
+        <v>20.32</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="1">
+        <v>46234.791666666664</v>
+      </c>
+      <c r="B741" s="1">
+        <v>46234.833333333336</v>
+      </c>
+      <c r="C741">
+        <v>23.28</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="1">
+        <v>46234.833333333336</v>
+      </c>
+      <c r="B742" s="1">
+        <v>46234.875</v>
+      </c>
+      <c r="C742">
+        <v>22.14</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="1">
+        <v>46234.875</v>
+      </c>
+      <c r="B743" s="1">
+        <v>46234.916666666664</v>
+      </c>
+      <c r="C743">
+        <v>20.15</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="1">
+        <v>46234.916666666664</v>
+      </c>
+      <c r="B744" s="1">
+        <v>46234.958333333336</v>
+      </c>
+      <c r="C744">
+        <v>18.83</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="1">
+        <v>46234.958333333336</v>
+      </c>
+      <c r="B745" s="1">
+        <v>46235</v>
+      </c>
+      <c r="C745">
+        <v>17.05</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D49"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D745"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aWATTar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 