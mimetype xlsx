--- v0 (2026-05-10)
+++ v1 (2026-07-02)
@@ -411,51 +411,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D265"/>
+  <dimension ref="A1:D745"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>start</v>
       </c>
       <c r="B1" t="str">
         <v>end</v>
       </c>
       <c r="C1" t="str">
         <v>baseprice</v>
       </c>
       <c r="D1" t="str">
         <v>unit</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1">
         <v>46143</v>
       </c>
       <c r="B2" s="1">
         <v>46143.041666666664</v>
       </c>
@@ -4126,53 +4126,6773 @@
       </c>
       <c r="B264" s="1">
         <v>46153.958333333336</v>
       </c>
       <c r="C264">
         <v>12.14</v>
       </c>
       <c r="D264" t="str">
         <v>Cent/kWh</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1">
         <v>46153.958333333336</v>
       </c>
       <c r="B265" s="1">
         <v>46154</v>
       </c>
       <c r="C265">
         <v>11.51</v>
       </c>
       <c r="D265" t="str">
         <v>Cent/kWh</v>
       </c>
     </row>
+    <row r="266">
+      <c r="A266" s="1">
+        <v>46154</v>
+      </c>
+      <c r="B266" s="1">
+        <v>46154.041666666664</v>
+      </c>
+      <c r="C266">
+        <v>10.06</v>
+      </c>
+      <c r="D266" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="1">
+        <v>46154.041666666664</v>
+      </c>
+      <c r="B267" s="1">
+        <v>46154.083333333336</v>
+      </c>
+      <c r="C267">
+        <v>9.73</v>
+      </c>
+      <c r="D267" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="1">
+        <v>46154.083333333336</v>
+      </c>
+      <c r="B268" s="1">
+        <v>46154.125</v>
+      </c>
+      <c r="C268">
+        <v>9.6</v>
+      </c>
+      <c r="D268" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="1">
+        <v>46154.125</v>
+      </c>
+      <c r="B269" s="1">
+        <v>46154.166666666664</v>
+      </c>
+      <c r="C269">
+        <v>9.38</v>
+      </c>
+      <c r="D269" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="1">
+        <v>46154.166666666664</v>
+      </c>
+      <c r="B270" s="1">
+        <v>46154.208333333336</v>
+      </c>
+      <c r="C270">
+        <v>9.52</v>
+      </c>
+      <c r="D270" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="1">
+        <v>46154.208333333336</v>
+      </c>
+      <c r="B271" s="1">
+        <v>46154.25</v>
+      </c>
+      <c r="C271">
+        <v>10.05</v>
+      </c>
+      <c r="D271" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="1">
+        <v>46154.25</v>
+      </c>
+      <c r="B272" s="1">
+        <v>46154.291666666664</v>
+      </c>
+      <c r="C272">
+        <v>11.49</v>
+      </c>
+      <c r="D272" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="1">
+        <v>46154.291666666664</v>
+      </c>
+      <c r="B273" s="1">
+        <v>46154.333333333336</v>
+      </c>
+      <c r="C273">
+        <v>12.3</v>
+      </c>
+      <c r="D273" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="1">
+        <v>46154.333333333336</v>
+      </c>
+      <c r="B274" s="1">
+        <v>46154.375</v>
+      </c>
+      <c r="C274">
+        <v>11.22</v>
+      </c>
+      <c r="D274" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="1">
+        <v>46154.375</v>
+      </c>
+      <c r="B275" s="1">
+        <v>46154.416666666664</v>
+      </c>
+      <c r="C275">
+        <v>9.41</v>
+      </c>
+      <c r="D275" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="1">
+        <v>46154.416666666664</v>
+      </c>
+      <c r="B276" s="1">
+        <v>46154.458333333336</v>
+      </c>
+      <c r="C276">
+        <v>8.54</v>
+      </c>
+      <c r="D276" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="1">
+        <v>46154.458333333336</v>
+      </c>
+      <c r="B277" s="1">
+        <v>46154.5</v>
+      </c>
+      <c r="C277">
+        <v>8.61</v>
+      </c>
+      <c r="D277" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="1">
+        <v>46154.5</v>
+      </c>
+      <c r="B278" s="1">
+        <v>46154.541666666664</v>
+      </c>
+      <c r="C278">
+        <v>5.03</v>
+      </c>
+      <c r="D278" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="1">
+        <v>46154.541666666664</v>
+      </c>
+      <c r="B279" s="1">
+        <v>46154.583333333336</v>
+      </c>
+      <c r="C279">
+        <v>5.34</v>
+      </c>
+      <c r="D279" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="1">
+        <v>46154.583333333336</v>
+      </c>
+      <c r="B280" s="1">
+        <v>46154.625</v>
+      </c>
+      <c r="C280">
+        <v>5.99</v>
+      </c>
+      <c r="D280" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="1">
+        <v>46154.625</v>
+      </c>
+      <c r="B281" s="1">
+        <v>46154.666666666664</v>
+      </c>
+      <c r="C281">
+        <v>8.81</v>
+      </c>
+      <c r="D281" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="1">
+        <v>46154.666666666664</v>
+      </c>
+      <c r="B282" s="1">
+        <v>46154.708333333336</v>
+      </c>
+      <c r="C282">
+        <v>9.48</v>
+      </c>
+      <c r="D282" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="1">
+        <v>46154.708333333336</v>
+      </c>
+      <c r="B283" s="1">
+        <v>46154.75</v>
+      </c>
+      <c r="C283">
+        <v>10.91</v>
+      </c>
+      <c r="D283" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="1">
+        <v>46154.75</v>
+      </c>
+      <c r="B284" s="1">
+        <v>46154.791666666664</v>
+      </c>
+      <c r="C284">
+        <v>12.32</v>
+      </c>
+      <c r="D284" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="1">
+        <v>46154.791666666664</v>
+      </c>
+      <c r="B285" s="1">
+        <v>46154.833333333336</v>
+      </c>
+      <c r="C285">
+        <v>14.16</v>
+      </c>
+      <c r="D285" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="1">
+        <v>46154.833333333336</v>
+      </c>
+      <c r="B286" s="1">
+        <v>46154.875</v>
+      </c>
+      <c r="C286">
+        <v>15.04</v>
+      </c>
+      <c r="D286" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="1">
+        <v>46154.875</v>
+      </c>
+      <c r="B287" s="1">
+        <v>46154.916666666664</v>
+      </c>
+      <c r="C287">
+        <v>14.66</v>
+      </c>
+      <c r="D287" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="1">
+        <v>46154.916666666664</v>
+      </c>
+      <c r="B288" s="1">
+        <v>46154.958333333336</v>
+      </c>
+      <c r="C288">
+        <v>13.4</v>
+      </c>
+      <c r="D288" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="1">
+        <v>46154.958333333336</v>
+      </c>
+      <c r="B289" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C289">
+        <v>12.19</v>
+      </c>
+      <c r="D289" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="1">
+        <v>46155</v>
+      </c>
+      <c r="B290" s="1">
+        <v>46155.041666666664</v>
+      </c>
+      <c r="C290">
+        <v>12.06</v>
+      </c>
+      <c r="D290" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="1">
+        <v>46155.041666666664</v>
+      </c>
+      <c r="B291" s="1">
+        <v>46155.083333333336</v>
+      </c>
+      <c r="C291">
+        <v>10.91</v>
+      </c>
+      <c r="D291" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="1">
+        <v>46155.083333333336</v>
+      </c>
+      <c r="B292" s="1">
+        <v>46155.125</v>
+      </c>
+      <c r="C292">
+        <v>10.92</v>
+      </c>
+      <c r="D292" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="1">
+        <v>46155.125</v>
+      </c>
+      <c r="B293" s="1">
+        <v>46155.166666666664</v>
+      </c>
+      <c r="C293">
+        <v>11.59</v>
+      </c>
+      <c r="D293" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="1">
+        <v>46155.166666666664</v>
+      </c>
+      <c r="B294" s="1">
+        <v>46155.208333333336</v>
+      </c>
+      <c r="C294">
+        <v>12.06</v>
+      </c>
+      <c r="D294" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="1">
+        <v>46155.208333333336</v>
+      </c>
+      <c r="B295" s="1">
+        <v>46155.25</v>
+      </c>
+      <c r="C295">
+        <v>12.95</v>
+      </c>
+      <c r="D295" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="1">
+        <v>46155.25</v>
+      </c>
+      <c r="B296" s="1">
+        <v>46155.291666666664</v>
+      </c>
+      <c r="C296">
+        <v>14.54</v>
+      </c>
+      <c r="D296" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="1">
+        <v>46155.291666666664</v>
+      </c>
+      <c r="B297" s="1">
+        <v>46155.333333333336</v>
+      </c>
+      <c r="C297">
+        <v>14.66</v>
+      </c>
+      <c r="D297" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="1">
+        <v>46155.333333333336</v>
+      </c>
+      <c r="B298" s="1">
+        <v>46155.375</v>
+      </c>
+      <c r="C298">
+        <v>13.14</v>
+      </c>
+      <c r="D298" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="1">
+        <v>46155.375</v>
+      </c>
+      <c r="B299" s="1">
+        <v>46155.416666666664</v>
+      </c>
+      <c r="C299">
+        <v>11.08</v>
+      </c>
+      <c r="D299" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="1">
+        <v>46155.416666666664</v>
+      </c>
+      <c r="B300" s="1">
+        <v>46155.458333333336</v>
+      </c>
+      <c r="C300">
+        <v>9.66</v>
+      </c>
+      <c r="D300" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="1">
+        <v>46155.458333333336</v>
+      </c>
+      <c r="B301" s="1">
+        <v>46155.5</v>
+      </c>
+      <c r="C301">
+        <v>9.21</v>
+      </c>
+      <c r="D301" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="1">
+        <v>46155.5</v>
+      </c>
+      <c r="B302" s="1">
+        <v>46155.541666666664</v>
+      </c>
+      <c r="C302">
+        <v>8.02</v>
+      </c>
+      <c r="D302" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="1">
+        <v>46155.541666666664</v>
+      </c>
+      <c r="B303" s="1">
+        <v>46155.583333333336</v>
+      </c>
+      <c r="C303">
+        <v>7.83</v>
+      </c>
+      <c r="D303" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="1">
+        <v>46155.583333333336</v>
+      </c>
+      <c r="B304" s="1">
+        <v>46155.625</v>
+      </c>
+      <c r="C304">
+        <v>7.71</v>
+      </c>
+      <c r="D304" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="1">
+        <v>46155.625</v>
+      </c>
+      <c r="B305" s="1">
+        <v>46155.666666666664</v>
+      </c>
+      <c r="C305">
+        <v>8.99</v>
+      </c>
+      <c r="D305" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="1">
+        <v>46155.666666666664</v>
+      </c>
+      <c r="B306" s="1">
+        <v>46155.708333333336</v>
+      </c>
+      <c r="C306">
+        <v>10.09</v>
+      </c>
+      <c r="D306" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="1">
+        <v>46155.708333333336</v>
+      </c>
+      <c r="B307" s="1">
+        <v>46155.75</v>
+      </c>
+      <c r="C307">
+        <v>12.54</v>
+      </c>
+      <c r="D307" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="1">
+        <v>46155.75</v>
+      </c>
+      <c r="B308" s="1">
+        <v>46155.791666666664</v>
+      </c>
+      <c r="C308">
+        <v>14.39</v>
+      </c>
+      <c r="D308" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="1">
+        <v>46155.791666666664</v>
+      </c>
+      <c r="B309" s="1">
+        <v>46155.833333333336</v>
+      </c>
+      <c r="C309">
+        <v>16.3</v>
+      </c>
+      <c r="D309" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="1">
+        <v>46155.833333333336</v>
+      </c>
+      <c r="B310" s="1">
+        <v>46155.875</v>
+      </c>
+      <c r="C310">
+        <v>18.38</v>
+      </c>
+      <c r="D310" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="1">
+        <v>46155.875</v>
+      </c>
+      <c r="B311" s="1">
+        <v>46155.916666666664</v>
+      </c>
+      <c r="C311">
+        <v>17.03</v>
+      </c>
+      <c r="D311" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="1">
+        <v>46155.916666666664</v>
+      </c>
+      <c r="B312" s="1">
+        <v>46155.958333333336</v>
+      </c>
+      <c r="C312">
+        <v>14.99</v>
+      </c>
+      <c r="D312" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="1">
+        <v>46155.958333333336</v>
+      </c>
+      <c r="B313" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C313">
+        <v>13.16</v>
+      </c>
+      <c r="D313" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="1">
+        <v>46156</v>
+      </c>
+      <c r="B314" s="1">
+        <v>46156.041666666664</v>
+      </c>
+      <c r="C314">
+        <v>14.25</v>
+      </c>
+      <c r="D314" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="1">
+        <v>46156.041666666664</v>
+      </c>
+      <c r="B315" s="1">
+        <v>46156.083333333336</v>
+      </c>
+      <c r="C315">
+        <v>13.5</v>
+      </c>
+      <c r="D315" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="1">
+        <v>46156.083333333336</v>
+      </c>
+      <c r="B316" s="1">
+        <v>46156.125</v>
+      </c>
+      <c r="C316">
+        <v>13.15</v>
+      </c>
+      <c r="D316" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="1">
+        <v>46156.125</v>
+      </c>
+      <c r="B317" s="1">
+        <v>46156.166666666664</v>
+      </c>
+      <c r="C317">
+        <v>13.01</v>
+      </c>
+      <c r="D317" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="1">
+        <v>46156.166666666664</v>
+      </c>
+      <c r="B318" s="1">
+        <v>46156.208333333336</v>
+      </c>
+      <c r="C318">
+        <v>12.7</v>
+      </c>
+      <c r="D318" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="1">
+        <v>46156.208333333336</v>
+      </c>
+      <c r="B319" s="1">
+        <v>46156.25</v>
+      </c>
+      <c r="C319">
+        <v>12.78</v>
+      </c>
+      <c r="D319" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="1">
+        <v>46156.25</v>
+      </c>
+      <c r="B320" s="1">
+        <v>46156.291666666664</v>
+      </c>
+      <c r="C320">
+        <v>13.4</v>
+      </c>
+      <c r="D320" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="1">
+        <v>46156.291666666664</v>
+      </c>
+      <c r="B321" s="1">
+        <v>46156.333333333336</v>
+      </c>
+      <c r="C321">
+        <v>13.11</v>
+      </c>
+      <c r="D321" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="1">
+        <v>46156.333333333336</v>
+      </c>
+      <c r="B322" s="1">
+        <v>46156.375</v>
+      </c>
+      <c r="C322">
+        <v>11.43</v>
+      </c>
+      <c r="D322" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="1">
+        <v>46156.375</v>
+      </c>
+      <c r="B323" s="1">
+        <v>46156.416666666664</v>
+      </c>
+      <c r="C323">
+        <v>9.21</v>
+      </c>
+      <c r="D323" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="1">
+        <v>46156.416666666664</v>
+      </c>
+      <c r="B324" s="1">
+        <v>46156.458333333336</v>
+      </c>
+      <c r="C324">
+        <v>6.5</v>
+      </c>
+      <c r="D324" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="1">
+        <v>46156.458333333336</v>
+      </c>
+      <c r="B325" s="1">
+        <v>46156.5</v>
+      </c>
+      <c r="C325">
+        <v>3.85</v>
+      </c>
+      <c r="D325" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="1">
+        <v>46156.5</v>
+      </c>
+      <c r="B326" s="1">
+        <v>46156.541666666664</v>
+      </c>
+      <c r="C326">
+        <v>1.46</v>
+      </c>
+      <c r="D326" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="1">
+        <v>46156.541666666664</v>
+      </c>
+      <c r="B327" s="1">
+        <v>46156.583333333336</v>
+      </c>
+      <c r="C327">
+        <v>0.85</v>
+      </c>
+      <c r="D327" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="1">
+        <v>46156.583333333336</v>
+      </c>
+      <c r="B328" s="1">
+        <v>46156.625</v>
+      </c>
+      <c r="C328">
+        <v>1.12</v>
+      </c>
+      <c r="D328" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="1">
+        <v>46156.625</v>
+      </c>
+      <c r="B329" s="1">
+        <v>46156.666666666664</v>
+      </c>
+      <c r="C329">
+        <v>3.98</v>
+      </c>
+      <c r="D329" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="1">
+        <v>46156.666666666664</v>
+      </c>
+      <c r="B330" s="1">
+        <v>46156.708333333336</v>
+      </c>
+      <c r="C330">
+        <v>9.87</v>
+      </c>
+      <c r="D330" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="1">
+        <v>46156.708333333336</v>
+      </c>
+      <c r="B331" s="1">
+        <v>46156.75</v>
+      </c>
+      <c r="C331">
+        <v>12.8</v>
+      </c>
+      <c r="D331" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="1">
+        <v>46156.75</v>
+      </c>
+      <c r="B332" s="1">
+        <v>46156.791666666664</v>
+      </c>
+      <c r="C332">
+        <v>13.8</v>
+      </c>
+      <c r="D332" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="1">
+        <v>46156.791666666664</v>
+      </c>
+      <c r="B333" s="1">
+        <v>46156.833333333336</v>
+      </c>
+      <c r="C333">
+        <v>15.67</v>
+      </c>
+      <c r="D333" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="1">
+        <v>46156.833333333336</v>
+      </c>
+      <c r="B334" s="1">
+        <v>46156.875</v>
+      </c>
+      <c r="C334">
+        <v>17.36</v>
+      </c>
+      <c r="D334" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="1">
+        <v>46156.875</v>
+      </c>
+      <c r="B335" s="1">
+        <v>46156.916666666664</v>
+      </c>
+      <c r="C335">
+        <v>16.33</v>
+      </c>
+      <c r="D335" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="1">
+        <v>46156.916666666664</v>
+      </c>
+      <c r="B336" s="1">
+        <v>46156.958333333336</v>
+      </c>
+      <c r="C336">
+        <v>15.59</v>
+      </c>
+      <c r="D336" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="1">
+        <v>46156.958333333336</v>
+      </c>
+      <c r="B337" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C337">
+        <v>14.32</v>
+      </c>
+      <c r="D337" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="1">
+        <v>46157</v>
+      </c>
+      <c r="B338" s="1">
+        <v>46157.041666666664</v>
+      </c>
+      <c r="C338">
+        <v>14.35</v>
+      </c>
+      <c r="D338" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="1">
+        <v>46157.041666666664</v>
+      </c>
+      <c r="B339" s="1">
+        <v>46157.083333333336</v>
+      </c>
+      <c r="C339">
+        <v>13.8</v>
+      </c>
+      <c r="D339" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="1">
+        <v>46157.083333333336</v>
+      </c>
+      <c r="B340" s="1">
+        <v>46157.125</v>
+      </c>
+      <c r="C340">
+        <v>13.33</v>
+      </c>
+      <c r="D340" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="1">
+        <v>46157.125</v>
+      </c>
+      <c r="B341" s="1">
+        <v>46157.166666666664</v>
+      </c>
+      <c r="C341">
+        <v>13.01</v>
+      </c>
+      <c r="D341" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="1">
+        <v>46157.166666666664</v>
+      </c>
+      <c r="B342" s="1">
+        <v>46157.208333333336</v>
+      </c>
+      <c r="C342">
+        <v>13.3</v>
+      </c>
+      <c r="D342" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="1">
+        <v>46157.208333333336</v>
+      </c>
+      <c r="B343" s="1">
+        <v>46157.25</v>
+      </c>
+      <c r="C343">
+        <v>13.58</v>
+      </c>
+      <c r="D343" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="1">
+        <v>46157.25</v>
+      </c>
+      <c r="B344" s="1">
+        <v>46157.291666666664</v>
+      </c>
+      <c r="C344">
+        <v>14.31</v>
+      </c>
+      <c r="D344" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="1">
+        <v>46157.291666666664</v>
+      </c>
+      <c r="B345" s="1">
+        <v>46157.333333333336</v>
+      </c>
+      <c r="C345">
+        <v>13.9</v>
+      </c>
+      <c r="D345" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="1">
+        <v>46157.333333333336</v>
+      </c>
+      <c r="B346" s="1">
+        <v>46157.375</v>
+      </c>
+      <c r="C346">
+        <v>13.04</v>
+      </c>
+      <c r="D346" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="1">
+        <v>46157.375</v>
+      </c>
+      <c r="B347" s="1">
+        <v>46157.416666666664</v>
+      </c>
+      <c r="C347">
+        <v>11.07</v>
+      </c>
+      <c r="D347" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="1">
+        <v>46157.416666666664</v>
+      </c>
+      <c r="B348" s="1">
+        <v>46157.458333333336</v>
+      </c>
+      <c r="C348">
+        <v>8.83</v>
+      </c>
+      <c r="D348" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="1">
+        <v>46157.458333333336</v>
+      </c>
+      <c r="B349" s="1">
+        <v>46157.5</v>
+      </c>
+      <c r="C349">
+        <v>7.31</v>
+      </c>
+      <c r="D349" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="1">
+        <v>46157.5</v>
+      </c>
+      <c r="B350" s="1">
+        <v>46157.541666666664</v>
+      </c>
+      <c r="C350">
+        <v>5.87</v>
+      </c>
+      <c r="D350" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="1">
+        <v>46157.541666666664</v>
+      </c>
+      <c r="B351" s="1">
+        <v>46157.583333333336</v>
+      </c>
+      <c r="C351">
+        <v>4.44</v>
+      </c>
+      <c r="D351" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="1">
+        <v>46157.583333333336</v>
+      </c>
+      <c r="B352" s="1">
+        <v>46157.625</v>
+      </c>
+      <c r="C352">
+        <v>5.63</v>
+      </c>
+      <c r="D352" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="1">
+        <v>46157.625</v>
+      </c>
+      <c r="B353" s="1">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="C353">
+        <v>8.67</v>
+      </c>
+      <c r="D353" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="1">
+        <v>46157.666666666664</v>
+      </c>
+      <c r="B354" s="1">
+        <v>46157.708333333336</v>
+      </c>
+      <c r="C354">
+        <v>10.03</v>
+      </c>
+      <c r="D354" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="1">
+        <v>46157.708333333336</v>
+      </c>
+      <c r="B355" s="1">
+        <v>46157.75</v>
+      </c>
+      <c r="C355">
+        <v>13.79</v>
+      </c>
+      <c r="D355" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="1">
+        <v>46157.75</v>
+      </c>
+      <c r="B356" s="1">
+        <v>46157.791666666664</v>
+      </c>
+      <c r="C356">
+        <v>14.57</v>
+      </c>
+      <c r="D356" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="1">
+        <v>46157.791666666664</v>
+      </c>
+      <c r="B357" s="1">
+        <v>46157.833333333336</v>
+      </c>
+      <c r="C357">
+        <v>15.4</v>
+      </c>
+      <c r="D357" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="1">
+        <v>46157.833333333336</v>
+      </c>
+      <c r="B358" s="1">
+        <v>46157.875</v>
+      </c>
+      <c r="C358">
+        <v>16.52</v>
+      </c>
+      <c r="D358" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="1">
+        <v>46157.875</v>
+      </c>
+      <c r="B359" s="1">
+        <v>46157.916666666664</v>
+      </c>
+      <c r="C359">
+        <v>15.6</v>
+      </c>
+      <c r="D359" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="1">
+        <v>46157.916666666664</v>
+      </c>
+      <c r="B360" s="1">
+        <v>46157.958333333336</v>
+      </c>
+      <c r="C360">
+        <v>14.85</v>
+      </c>
+      <c r="D360" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="1">
+        <v>46157.958333333336</v>
+      </c>
+      <c r="B361" s="1">
+        <v>46158</v>
+      </c>
+      <c r="C361">
+        <v>14</v>
+      </c>
+      <c r="D361" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="1">
+        <v>46158</v>
+      </c>
+      <c r="B362" s="1">
+        <v>46158.041666666664</v>
+      </c>
+      <c r="C362">
+        <v>13.39</v>
+      </c>
+      <c r="D362" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="1">
+        <v>46158.041666666664</v>
+      </c>
+      <c r="B363" s="1">
+        <v>46158.083333333336</v>
+      </c>
+      <c r="C363">
+        <v>12.65</v>
+      </c>
+      <c r="D363" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="1">
+        <v>46158.083333333336</v>
+      </c>
+      <c r="B364" s="1">
+        <v>46158.125</v>
+      </c>
+      <c r="C364">
+        <v>12.37</v>
+      </c>
+      <c r="D364" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="1">
+        <v>46158.125</v>
+      </c>
+      <c r="B365" s="1">
+        <v>46158.166666666664</v>
+      </c>
+      <c r="C365">
+        <v>12.22</v>
+      </c>
+      <c r="D365" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="1">
+        <v>46158.166666666664</v>
+      </c>
+      <c r="B366" s="1">
+        <v>46158.208333333336</v>
+      </c>
+      <c r="C366">
+        <v>12.02</v>
+      </c>
+      <c r="D366" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="1">
+        <v>46158.208333333336</v>
+      </c>
+      <c r="B367" s="1">
+        <v>46158.25</v>
+      </c>
+      <c r="C367">
+        <v>11.42</v>
+      </c>
+      <c r="D367" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="1">
+        <v>46158.25</v>
+      </c>
+      <c r="B368" s="1">
+        <v>46158.291666666664</v>
+      </c>
+      <c r="C368">
+        <v>10.99</v>
+      </c>
+      <c r="D368" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="1">
+        <v>46158.291666666664</v>
+      </c>
+      <c r="B369" s="1">
+        <v>46158.333333333336</v>
+      </c>
+      <c r="C369">
+        <v>10.47</v>
+      </c>
+      <c r="D369" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="1">
+        <v>46158.333333333336</v>
+      </c>
+      <c r="B370" s="1">
+        <v>46158.375</v>
+      </c>
+      <c r="C370">
+        <v>9.09</v>
+      </c>
+      <c r="D370" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="1">
+        <v>46158.375</v>
+      </c>
+      <c r="B371" s="1">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="C371">
+        <v>4.68</v>
+      </c>
+      <c r="D371" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="1">
+        <v>46158.416666666664</v>
+      </c>
+      <c r="B372" s="1">
+        <v>46158.458333333336</v>
+      </c>
+      <c r="C372">
+        <v>0.83</v>
+      </c>
+      <c r="D372" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="1">
+        <v>46158.458333333336</v>
+      </c>
+      <c r="B373" s="1">
+        <v>46158.5</v>
+      </c>
+      <c r="C373">
+        <v>1.21</v>
+      </c>
+      <c r="D373" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="1">
+        <v>46158.5</v>
+      </c>
+      <c r="B374" s="1">
+        <v>46158.541666666664</v>
+      </c>
+      <c r="C374">
+        <v>0.64</v>
+      </c>
+      <c r="D374" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="1">
+        <v>46158.541666666664</v>
+      </c>
+      <c r="B375" s="1">
+        <v>46158.583333333336</v>
+      </c>
+      <c r="C375">
+        <v>0.64</v>
+      </c>
+      <c r="D375" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="1">
+        <v>46158.583333333336</v>
+      </c>
+      <c r="B376" s="1">
+        <v>46158.625</v>
+      </c>
+      <c r="C376">
+        <v>0.53</v>
+      </c>
+      <c r="D376" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="1">
+        <v>46158.625</v>
+      </c>
+      <c r="B377" s="1">
+        <v>46158.666666666664</v>
+      </c>
+      <c r="C377">
+        <v>0.52</v>
+      </c>
+      <c r="D377" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="1">
+        <v>46158.666666666664</v>
+      </c>
+      <c r="B378" s="1">
+        <v>46158.708333333336</v>
+      </c>
+      <c r="C378">
+        <v>1.56</v>
+      </c>
+      <c r="D378" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="1">
+        <v>46158.708333333336</v>
+      </c>
+      <c r="B379" s="1">
+        <v>46158.75</v>
+      </c>
+      <c r="C379">
+        <v>6.6</v>
+      </c>
+      <c r="D379" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="1">
+        <v>46158.75</v>
+      </c>
+      <c r="B380" s="1">
+        <v>46158.791666666664</v>
+      </c>
+      <c r="C380">
+        <v>10.57</v>
+      </c>
+      <c r="D380" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="1">
+        <v>46158.791666666664</v>
+      </c>
+      <c r="B381" s="1">
+        <v>46158.833333333336</v>
+      </c>
+      <c r="C381">
+        <v>12.99</v>
+      </c>
+      <c r="D381" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="1">
+        <v>46158.833333333336</v>
+      </c>
+      <c r="B382" s="1">
+        <v>46158.875</v>
+      </c>
+      <c r="C382">
+        <v>14.2</v>
+      </c>
+      <c r="D382" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="1">
+        <v>46158.875</v>
+      </c>
+      <c r="B383" s="1">
+        <v>46158.916666666664</v>
+      </c>
+      <c r="C383">
+        <v>14.16</v>
+      </c>
+      <c r="D383" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="1">
+        <v>46158.916666666664</v>
+      </c>
+      <c r="B384" s="1">
+        <v>46158.958333333336</v>
+      </c>
+      <c r="C384">
+        <v>13.71</v>
+      </c>
+      <c r="D384" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="1">
+        <v>46158.958333333336</v>
+      </c>
+      <c r="B385" s="1">
+        <v>46159</v>
+      </c>
+      <c r="C385">
+        <v>13.01</v>
+      </c>
+      <c r="D385" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="1">
+        <v>46159</v>
+      </c>
+      <c r="B386" s="1">
+        <v>46159.041666666664</v>
+      </c>
+      <c r="C386">
+        <v>13.08</v>
+      </c>
+      <c r="D386" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="1">
+        <v>46159.041666666664</v>
+      </c>
+      <c r="B387" s="1">
+        <v>46159.083333333336</v>
+      </c>
+      <c r="C387">
+        <v>12.12</v>
+      </c>
+      <c r="D387" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="1">
+        <v>46159.083333333336</v>
+      </c>
+      <c r="B388" s="1">
+        <v>46159.125</v>
+      </c>
+      <c r="C388">
+        <v>11.82</v>
+      </c>
+      <c r="D388" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="1">
+        <v>46159.125</v>
+      </c>
+      <c r="B389" s="1">
+        <v>46159.166666666664</v>
+      </c>
+      <c r="C389">
+        <v>11.75</v>
+      </c>
+      <c r="D389" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="1">
+        <v>46159.166666666664</v>
+      </c>
+      <c r="B390" s="1">
+        <v>46159.208333333336</v>
+      </c>
+      <c r="C390">
+        <v>11.18</v>
+      </c>
+      <c r="D390" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="1">
+        <v>46159.208333333336</v>
+      </c>
+      <c r="B391" s="1">
+        <v>46159.25</v>
+      </c>
+      <c r="C391">
+        <v>10.8</v>
+      </c>
+      <c r="D391" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="1">
+        <v>46159.25</v>
+      </c>
+      <c r="B392" s="1">
+        <v>46159.291666666664</v>
+      </c>
+      <c r="C392">
+        <v>10.11</v>
+      </c>
+      <c r="D392" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="1">
+        <v>46159.291666666664</v>
+      </c>
+      <c r="B393" s="1">
+        <v>46159.333333333336</v>
+      </c>
+      <c r="C393">
+        <v>8.24</v>
+      </c>
+      <c r="D393" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="1">
+        <v>46159.333333333336</v>
+      </c>
+      <c r="B394" s="1">
+        <v>46159.375</v>
+      </c>
+      <c r="C394">
+        <v>5.48</v>
+      </c>
+      <c r="D394" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="1">
+        <v>46159.375</v>
+      </c>
+      <c r="B395" s="1">
+        <v>46159.416666666664</v>
+      </c>
+      <c r="C395">
+        <v>1.9</v>
+      </c>
+      <c r="D395" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="1">
+        <v>46159.416666666664</v>
+      </c>
+      <c r="B396" s="1">
+        <v>46159.458333333336</v>
+      </c>
+      <c r="C396">
+        <v>0.35</v>
+      </c>
+      <c r="D396" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="1">
+        <v>46159.458333333336</v>
+      </c>
+      <c r="B397" s="1">
+        <v>46159.5</v>
+      </c>
+      <c r="C397">
+        <v>0.02</v>
+      </c>
+      <c r="D397" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="1">
+        <v>46159.5</v>
+      </c>
+      <c r="B398" s="1">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="C398">
+        <v>0</v>
+      </c>
+      <c r="D398" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="1">
+        <v>46159.541666666664</v>
+      </c>
+      <c r="B399" s="1">
+        <v>46159.583333333336</v>
+      </c>
+      <c r="C399">
+        <v>0</v>
+      </c>
+      <c r="D399" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="1">
+        <v>46159.583333333336</v>
+      </c>
+      <c r="B400" s="1">
+        <v>46159.625</v>
+      </c>
+      <c r="C400">
+        <v>0.08</v>
+      </c>
+      <c r="D400" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="1">
+        <v>46159.625</v>
+      </c>
+      <c r="B401" s="1">
+        <v>46159.666666666664</v>
+      </c>
+      <c r="C401">
+        <v>0.93</v>
+      </c>
+      <c r="D401" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="1">
+        <v>46159.666666666664</v>
+      </c>
+      <c r="B402" s="1">
+        <v>46159.708333333336</v>
+      </c>
+      <c r="C402">
+        <v>5.23</v>
+      </c>
+      <c r="D402" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="1">
+        <v>46159.708333333336</v>
+      </c>
+      <c r="B403" s="1">
+        <v>46159.75</v>
+      </c>
+      <c r="C403">
+        <v>10.4</v>
+      </c>
+      <c r="D403" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="1">
+        <v>46159.75</v>
+      </c>
+      <c r="B404" s="1">
+        <v>46159.791666666664</v>
+      </c>
+      <c r="C404">
+        <v>13.46</v>
+      </c>
+      <c r="D404" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="1">
+        <v>46159.791666666664</v>
+      </c>
+      <c r="B405" s="1">
+        <v>46159.833333333336</v>
+      </c>
+      <c r="C405">
+        <v>14.45</v>
+      </c>
+      <c r="D405" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="1">
+        <v>46159.833333333336</v>
+      </c>
+      <c r="B406" s="1">
+        <v>46159.875</v>
+      </c>
+      <c r="C406">
+        <v>15.89</v>
+      </c>
+      <c r="D406" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="1">
+        <v>46159.875</v>
+      </c>
+      <c r="B407" s="1">
+        <v>46159.916666666664</v>
+      </c>
+      <c r="C407">
+        <v>15.94</v>
+      </c>
+      <c r="D407" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="1">
+        <v>46159.916666666664</v>
+      </c>
+      <c r="B408" s="1">
+        <v>46159.958333333336</v>
+      </c>
+      <c r="C408">
+        <v>15.38</v>
+      </c>
+      <c r="D408" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="1">
+        <v>46159.958333333336</v>
+      </c>
+      <c r="B409" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C409">
+        <v>14.72</v>
+      </c>
+      <c r="D409" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="1">
+        <v>46160</v>
+      </c>
+      <c r="B410" s="1">
+        <v>46160.041666666664</v>
+      </c>
+      <c r="C410">
+        <v>13.82</v>
+      </c>
+      <c r="D410" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="1">
+        <v>46160.041666666664</v>
+      </c>
+      <c r="B411" s="1">
+        <v>46160.083333333336</v>
+      </c>
+      <c r="C411">
+        <v>12.9</v>
+      </c>
+      <c r="D411" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="1">
+        <v>46160.083333333336</v>
+      </c>
+      <c r="B412" s="1">
+        <v>46160.125</v>
+      </c>
+      <c r="C412">
+        <v>12.92</v>
+      </c>
+      <c r="D412" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="1">
+        <v>46160.125</v>
+      </c>
+      <c r="B413" s="1">
+        <v>46160.166666666664</v>
+      </c>
+      <c r="C413">
+        <v>13</v>
+      </c>
+      <c r="D413" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="1">
+        <v>46160.166666666664</v>
+      </c>
+      <c r="B414" s="1">
+        <v>46160.208333333336</v>
+      </c>
+      <c r="C414">
+        <v>13.29</v>
+      </c>
+      <c r="D414" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="1">
+        <v>46160.208333333336</v>
+      </c>
+      <c r="B415" s="1">
+        <v>46160.25</v>
+      </c>
+      <c r="C415">
+        <v>14.06</v>
+      </c>
+      <c r="D415" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="1">
+        <v>46160.25</v>
+      </c>
+      <c r="B416" s="1">
+        <v>46160.291666666664</v>
+      </c>
+      <c r="C416">
+        <v>15.67</v>
+      </c>
+      <c r="D416" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="1">
+        <v>46160.291666666664</v>
+      </c>
+      <c r="B417" s="1">
+        <v>46160.333333333336</v>
+      </c>
+      <c r="C417">
+        <v>16.1</v>
+      </c>
+      <c r="D417" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="1">
+        <v>46160.333333333336</v>
+      </c>
+      <c r="B418" s="1">
+        <v>46160.375</v>
+      </c>
+      <c r="C418">
+        <v>14.49</v>
+      </c>
+      <c r="D418" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="1">
+        <v>46160.375</v>
+      </c>
+      <c r="B419" s="1">
+        <v>46160.416666666664</v>
+      </c>
+      <c r="C419">
+        <v>12.09</v>
+      </c>
+      <c r="D419" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="1">
+        <v>46160.416666666664</v>
+      </c>
+      <c r="B420" s="1">
+        <v>46160.458333333336</v>
+      </c>
+      <c r="C420">
+        <v>10.31</v>
+      </c>
+      <c r="D420" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="1">
+        <v>46160.458333333336</v>
+      </c>
+      <c r="B421" s="1">
+        <v>46160.5</v>
+      </c>
+      <c r="C421">
+        <v>9.89</v>
+      </c>
+      <c r="D421" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="1">
+        <v>46160.5</v>
+      </c>
+      <c r="B422" s="1">
+        <v>46160.541666666664</v>
+      </c>
+      <c r="C422">
+        <v>9.44</v>
+      </c>
+      <c r="D422" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="1">
+        <v>46160.541666666664</v>
+      </c>
+      <c r="B423" s="1">
+        <v>46160.583333333336</v>
+      </c>
+      <c r="C423">
+        <v>9.81</v>
+      </c>
+      <c r="D423" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="1">
+        <v>46160.583333333336</v>
+      </c>
+      <c r="B424" s="1">
+        <v>46160.625</v>
+      </c>
+      <c r="C424">
+        <v>10.01</v>
+      </c>
+      <c r="D424" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="1">
+        <v>46160.625</v>
+      </c>
+      <c r="B425" s="1">
+        <v>46160.666666666664</v>
+      </c>
+      <c r="C425">
+        <v>10.54</v>
+      </c>
+      <c r="D425" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="1">
+        <v>46160.666666666664</v>
+      </c>
+      <c r="B426" s="1">
+        <v>46160.708333333336</v>
+      </c>
+      <c r="C426">
+        <v>12.04</v>
+      </c>
+      <c r="D426" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="1">
+        <v>46160.708333333336</v>
+      </c>
+      <c r="B427" s="1">
+        <v>46160.75</v>
+      </c>
+      <c r="C427">
+        <v>14.08</v>
+      </c>
+      <c r="D427" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="1">
+        <v>46160.75</v>
+      </c>
+      <c r="B428" s="1">
+        <v>46160.791666666664</v>
+      </c>
+      <c r="C428">
+        <v>15.99</v>
+      </c>
+      <c r="D428" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="1">
+        <v>46160.791666666664</v>
+      </c>
+      <c r="B429" s="1">
+        <v>46160.833333333336</v>
+      </c>
+      <c r="C429">
+        <v>20.2</v>
+      </c>
+      <c r="D429" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="1">
+        <v>46160.833333333336</v>
+      </c>
+      <c r="B430" s="1">
+        <v>46160.875</v>
+      </c>
+      <c r="C430">
+        <v>26.37</v>
+      </c>
+      <c r="D430" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="1">
+        <v>46160.875</v>
+      </c>
+      <c r="B431" s="1">
+        <v>46160.916666666664</v>
+      </c>
+      <c r="C431">
+        <v>22.19</v>
+      </c>
+      <c r="D431" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="1">
+        <v>46160.916666666664</v>
+      </c>
+      <c r="B432" s="1">
+        <v>46160.958333333336</v>
+      </c>
+      <c r="C432">
+        <v>16.41</v>
+      </c>
+      <c r="D432" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="1">
+        <v>46160.958333333336</v>
+      </c>
+      <c r="B433" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C433">
+        <v>15.29</v>
+      </c>
+      <c r="D433" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="1">
+        <v>46161</v>
+      </c>
+      <c r="B434" s="1">
+        <v>46161.041666666664</v>
+      </c>
+      <c r="C434">
+        <v>15.3</v>
+      </c>
+      <c r="D434" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="1">
+        <v>46161.041666666664</v>
+      </c>
+      <c r="B435" s="1">
+        <v>46161.083333333336</v>
+      </c>
+      <c r="C435">
+        <v>14.83</v>
+      </c>
+      <c r="D435" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="1">
+        <v>46161.083333333336</v>
+      </c>
+      <c r="B436" s="1">
+        <v>46161.125</v>
+      </c>
+      <c r="C436">
+        <v>14.62</v>
+      </c>
+      <c r="D436" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="1">
+        <v>46161.125</v>
+      </c>
+      <c r="B437" s="1">
+        <v>46161.166666666664</v>
+      </c>
+      <c r="C437">
+        <v>14.57</v>
+      </c>
+      <c r="D437" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="1">
+        <v>46161.166666666664</v>
+      </c>
+      <c r="B438" s="1">
+        <v>46161.208333333336</v>
+      </c>
+      <c r="C438">
+        <v>14.99</v>
+      </c>
+      <c r="D438" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="1">
+        <v>46161.208333333336</v>
+      </c>
+      <c r="B439" s="1">
+        <v>46161.25</v>
+      </c>
+      <c r="C439">
+        <v>15.51</v>
+      </c>
+      <c r="D439" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="1">
+        <v>46161.25</v>
+      </c>
+      <c r="B440" s="1">
+        <v>46161.291666666664</v>
+      </c>
+      <c r="C440">
+        <v>17.34</v>
+      </c>
+      <c r="D440" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="1">
+        <v>46161.291666666664</v>
+      </c>
+      <c r="B441" s="1">
+        <v>46161.333333333336</v>
+      </c>
+      <c r="C441">
+        <v>16.07</v>
+      </c>
+      <c r="D441" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="1">
+        <v>46161.333333333336</v>
+      </c>
+      <c r="B442" s="1">
+        <v>46161.375</v>
+      </c>
+      <c r="C442">
+        <v>13.74</v>
+      </c>
+      <c r="D442" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="1">
+        <v>46161.375</v>
+      </c>
+      <c r="B443" s="1">
+        <v>46161.416666666664</v>
+      </c>
+      <c r="C443">
+        <v>11.13</v>
+      </c>
+      <c r="D443" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="1">
+        <v>46161.416666666664</v>
+      </c>
+      <c r="B444" s="1">
+        <v>46161.458333333336</v>
+      </c>
+      <c r="C444">
+        <v>9.96</v>
+      </c>
+      <c r="D444" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="1">
+        <v>46161.458333333336</v>
+      </c>
+      <c r="B445" s="1">
+        <v>46161.5</v>
+      </c>
+      <c r="C445">
+        <v>8.76</v>
+      </c>
+      <c r="D445" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="1">
+        <v>46161.5</v>
+      </c>
+      <c r="B446" s="1">
+        <v>46161.541666666664</v>
+      </c>
+      <c r="C446">
+        <v>7.87</v>
+      </c>
+      <c r="D446" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="1">
+        <v>46161.541666666664</v>
+      </c>
+      <c r="B447" s="1">
+        <v>46161.583333333336</v>
+      </c>
+      <c r="C447">
+        <v>7.91</v>
+      </c>
+      <c r="D447" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="1">
+        <v>46161.583333333336</v>
+      </c>
+      <c r="B448" s="1">
+        <v>46161.625</v>
+      </c>
+      <c r="C448">
+        <v>8.86</v>
+      </c>
+      <c r="D448" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="1">
+        <v>46161.625</v>
+      </c>
+      <c r="B449" s="1">
+        <v>46161.666666666664</v>
+      </c>
+      <c r="C449">
+        <v>10.32</v>
+      </c>
+      <c r="D449" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="1">
+        <v>46161.666666666664</v>
+      </c>
+      <c r="B450" s="1">
+        <v>46161.708333333336</v>
+      </c>
+      <c r="C450">
+        <v>11.15</v>
+      </c>
+      <c r="D450" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="1">
+        <v>46161.708333333336</v>
+      </c>
+      <c r="B451" s="1">
+        <v>46161.75</v>
+      </c>
+      <c r="C451">
+        <v>13.68</v>
+      </c>
+      <c r="D451" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="1">
+        <v>46161.75</v>
+      </c>
+      <c r="B452" s="1">
+        <v>46161.791666666664</v>
+      </c>
+      <c r="C452">
+        <v>15.78</v>
+      </c>
+      <c r="D452" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="1">
+        <v>46161.791666666664</v>
+      </c>
+      <c r="B453" s="1">
+        <v>46161.833333333336</v>
+      </c>
+      <c r="C453">
+        <v>18.6</v>
+      </c>
+      <c r="D453" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="1">
+        <v>46161.833333333336</v>
+      </c>
+      <c r="B454" s="1">
+        <v>46161.875</v>
+      </c>
+      <c r="C454">
+        <v>20.57</v>
+      </c>
+      <c r="D454" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="1">
+        <v>46161.875</v>
+      </c>
+      <c r="B455" s="1">
+        <v>46161.916666666664</v>
+      </c>
+      <c r="C455">
+        <v>17.65</v>
+      </c>
+      <c r="D455" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="1">
+        <v>46161.916666666664</v>
+      </c>
+      <c r="B456" s="1">
+        <v>46161.958333333336</v>
+      </c>
+      <c r="C456">
+        <v>15.03</v>
+      </c>
+      <c r="D456" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="1">
+        <v>46161.958333333336</v>
+      </c>
+      <c r="B457" s="1">
+        <v>46162</v>
+      </c>
+      <c r="C457">
+        <v>13.85</v>
+      </c>
+      <c r="D457" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="1">
+        <v>46162</v>
+      </c>
+      <c r="B458" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="C458">
+        <v>13.35</v>
+      </c>
+      <c r="D458" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="B459" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="C459">
+        <v>11.96</v>
+      </c>
+      <c r="D459" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="B460" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="C460">
+        <v>11.59</v>
+      </c>
+      <c r="D460" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="B461" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="C461">
+        <v>11.86</v>
+      </c>
+      <c r="D461" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="B462" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="C462">
+        <v>11.97</v>
+      </c>
+      <c r="D462" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="B463" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="C463">
+        <v>12.75</v>
+      </c>
+      <c r="D463" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="B464" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="C464">
+        <v>14.19</v>
+      </c>
+      <c r="D464" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="B465" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="C465">
+        <v>14.19</v>
+      </c>
+      <c r="D465" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="B466" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="C466">
+        <v>13.66</v>
+      </c>
+      <c r="D466" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="B467" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="C467">
+        <v>12.96</v>
+      </c>
+      <c r="D467" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="B468" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="C468">
+        <v>13.51</v>
+      </c>
+      <c r="D468" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="B469" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="C469">
+        <v>10.61</v>
+      </c>
+      <c r="D469" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="B470" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="C470">
+        <v>9.67</v>
+      </c>
+      <c r="D470" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="B471" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="C471">
+        <v>6.47</v>
+      </c>
+      <c r="D471" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="B472" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="C472">
+        <v>3.72</v>
+      </c>
+      <c r="D472" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="B473" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="C473">
+        <v>5.29</v>
+      </c>
+      <c r="D473" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="B474" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="C474">
+        <v>7.4</v>
+      </c>
+      <c r="D474" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="B475" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="C475">
+        <v>10.99</v>
+      </c>
+      <c r="D475" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="B476" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="C476">
+        <v>14.01</v>
+      </c>
+      <c r="D476" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="B477" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="C477">
+        <v>15.62</v>
+      </c>
+      <c r="D477" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="B478" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="C478">
+        <v>17.38</v>
+      </c>
+      <c r="D478" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="B479" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="C479">
+        <v>16.74</v>
+      </c>
+      <c r="D479" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="B480" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="C480">
+        <v>15.1</v>
+      </c>
+      <c r="D480" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="B481" s="1">
+        <v>46163</v>
+      </c>
+      <c r="C481">
+        <v>14.14</v>
+      </c>
+      <c r="D481" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="1">
+        <v>46163</v>
+      </c>
+      <c r="B482" s="1">
+        <v>46163.041666666664</v>
+      </c>
+      <c r="C482">
+        <v>13.49</v>
+      </c>
+      <c r="D482" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="1">
+        <v>46163.041666666664</v>
+      </c>
+      <c r="B483" s="1">
+        <v>46163.083333333336</v>
+      </c>
+      <c r="C483">
+        <v>12.36</v>
+      </c>
+      <c r="D483" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="1">
+        <v>46163.083333333336</v>
+      </c>
+      <c r="B484" s="1">
+        <v>46163.125</v>
+      </c>
+      <c r="C484">
+        <v>11.8</v>
+      </c>
+      <c r="D484" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="1">
+        <v>46163.125</v>
+      </c>
+      <c r="B485" s="1">
+        <v>46163.166666666664</v>
+      </c>
+      <c r="C485">
+        <v>11.54</v>
+      </c>
+      <c r="D485" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="1">
+        <v>46163.166666666664</v>
+      </c>
+      <c r="B486" s="1">
+        <v>46163.208333333336</v>
+      </c>
+      <c r="C486">
+        <v>11.83</v>
+      </c>
+      <c r="D486" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="1">
+        <v>46163.208333333336</v>
+      </c>
+      <c r="B487" s="1">
+        <v>46163.25</v>
+      </c>
+      <c r="C487">
+        <v>13.13</v>
+      </c>
+      <c r="D487" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="1">
+        <v>46163.25</v>
+      </c>
+      <c r="B488" s="1">
+        <v>46163.291666666664</v>
+      </c>
+      <c r="C488">
+        <v>14.54</v>
+      </c>
+      <c r="D488" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="1">
+        <v>46163.291666666664</v>
+      </c>
+      <c r="B489" s="1">
+        <v>46163.333333333336</v>
+      </c>
+      <c r="C489">
+        <v>14.5</v>
+      </c>
+      <c r="D489" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="1">
+        <v>46163.333333333336</v>
+      </c>
+      <c r="B490" s="1">
+        <v>46163.375</v>
+      </c>
+      <c r="C490">
+        <v>10.61</v>
+      </c>
+      <c r="D490" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="1">
+        <v>46163.375</v>
+      </c>
+      <c r="B491" s="1">
+        <v>46163.416666666664</v>
+      </c>
+      <c r="C491">
+        <v>9.61</v>
+      </c>
+      <c r="D491" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="1">
+        <v>46163.416666666664</v>
+      </c>
+      <c r="B492" s="1">
+        <v>46163.458333333336</v>
+      </c>
+      <c r="C492">
+        <v>2.39</v>
+      </c>
+      <c r="D492" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="1">
+        <v>46163.458333333336</v>
+      </c>
+      <c r="B493" s="1">
+        <v>46163.5</v>
+      </c>
+      <c r="C493">
+        <v>5.69</v>
+      </c>
+      <c r="D493" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="1">
+        <v>46163.5</v>
+      </c>
+      <c r="B494" s="1">
+        <v>46163.541666666664</v>
+      </c>
+      <c r="C494">
+        <v>1.32</v>
+      </c>
+      <c r="D494" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="1">
+        <v>46163.541666666664</v>
+      </c>
+      <c r="B495" s="1">
+        <v>46163.583333333336</v>
+      </c>
+      <c r="C495">
+        <v>0.81</v>
+      </c>
+      <c r="D495" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="1">
+        <v>46163.583333333336</v>
+      </c>
+      <c r="B496" s="1">
+        <v>46163.625</v>
+      </c>
+      <c r="C496">
+        <v>0.97</v>
+      </c>
+      <c r="D496" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="1">
+        <v>46163.625</v>
+      </c>
+      <c r="B497" s="1">
+        <v>46163.666666666664</v>
+      </c>
+      <c r="C497">
+        <v>3.8</v>
+      </c>
+      <c r="D497" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="1">
+        <v>46163.666666666664</v>
+      </c>
+      <c r="B498" s="1">
+        <v>46163.708333333336</v>
+      </c>
+      <c r="C498">
+        <v>7.71</v>
+      </c>
+      <c r="D498" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="1">
+        <v>46163.708333333336</v>
+      </c>
+      <c r="B499" s="1">
+        <v>46163.75</v>
+      </c>
+      <c r="C499">
+        <v>10.61</v>
+      </c>
+      <c r="D499" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="1">
+        <v>46163.75</v>
+      </c>
+      <c r="B500" s="1">
+        <v>46163.791666666664</v>
+      </c>
+      <c r="C500">
+        <v>14.11</v>
+      </c>
+      <c r="D500" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="1">
+        <v>46163.791666666664</v>
+      </c>
+      <c r="B501" s="1">
+        <v>46163.833333333336</v>
+      </c>
+      <c r="C501">
+        <v>16.79</v>
+      </c>
+      <c r="D501" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="1">
+        <v>46163.833333333336</v>
+      </c>
+      <c r="B502" s="1">
+        <v>46163.875</v>
+      </c>
+      <c r="C502">
+        <v>21.1</v>
+      </c>
+      <c r="D502" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="1">
+        <v>46163.875</v>
+      </c>
+      <c r="B503" s="1">
+        <v>46163.916666666664</v>
+      </c>
+      <c r="C503">
+        <v>19.23</v>
+      </c>
+      <c r="D503" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="1">
+        <v>46163.916666666664</v>
+      </c>
+      <c r="B504" s="1">
+        <v>46163.958333333336</v>
+      </c>
+      <c r="C504">
+        <v>16.87</v>
+      </c>
+      <c r="D504" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="1">
+        <v>46163.958333333336</v>
+      </c>
+      <c r="B505" s="1">
+        <v>46164</v>
+      </c>
+      <c r="C505">
+        <v>15</v>
+      </c>
+      <c r="D505" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="1">
+        <v>46164</v>
+      </c>
+      <c r="B506" s="1">
+        <v>46164.041666666664</v>
+      </c>
+      <c r="C506">
+        <v>14.98</v>
+      </c>
+      <c r="D506" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="1">
+        <v>46164.041666666664</v>
+      </c>
+      <c r="B507" s="1">
+        <v>46164.083333333336</v>
+      </c>
+      <c r="C507">
+        <v>14.07</v>
+      </c>
+      <c r="D507" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="1">
+        <v>46164.083333333336</v>
+      </c>
+      <c r="B508" s="1">
+        <v>46164.125</v>
+      </c>
+      <c r="C508">
+        <v>13.62</v>
+      </c>
+      <c r="D508" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="1">
+        <v>46164.125</v>
+      </c>
+      <c r="B509" s="1">
+        <v>46164.166666666664</v>
+      </c>
+      <c r="C509">
+        <v>13.34</v>
+      </c>
+      <c r="D509" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="1">
+        <v>46164.166666666664</v>
+      </c>
+      <c r="B510" s="1">
+        <v>46164.208333333336</v>
+      </c>
+      <c r="C510">
+        <v>13.75</v>
+      </c>
+      <c r="D510" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="1">
+        <v>46164.208333333336</v>
+      </c>
+      <c r="B511" s="1">
+        <v>46164.25</v>
+      </c>
+      <c r="C511">
+        <v>14</v>
+      </c>
+      <c r="D511" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="1">
+        <v>46164.25</v>
+      </c>
+      <c r="B512" s="1">
+        <v>46164.291666666664</v>
+      </c>
+      <c r="C512">
+        <v>14.81</v>
+      </c>
+      <c r="D512" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="1">
+        <v>46164.291666666664</v>
+      </c>
+      <c r="B513" s="1">
+        <v>46164.333333333336</v>
+      </c>
+      <c r="C513">
+        <v>14.1</v>
+      </c>
+      <c r="D513" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="1">
+        <v>46164.333333333336</v>
+      </c>
+      <c r="B514" s="1">
+        <v>46164.375</v>
+      </c>
+      <c r="C514">
+        <v>12.58</v>
+      </c>
+      <c r="D514" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="1">
+        <v>46164.375</v>
+      </c>
+      <c r="B515" s="1">
+        <v>46164.416666666664</v>
+      </c>
+      <c r="C515">
+        <v>9.4</v>
+      </c>
+      <c r="D515" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="1">
+        <v>46164.416666666664</v>
+      </c>
+      <c r="B516" s="1">
+        <v>46164.458333333336</v>
+      </c>
+      <c r="C516">
+        <v>4.61</v>
+      </c>
+      <c r="D516" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="1">
+        <v>46164.458333333336</v>
+      </c>
+      <c r="B517" s="1">
+        <v>46164.5</v>
+      </c>
+      <c r="C517">
+        <v>0.43</v>
+      </c>
+      <c r="D517" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="1">
+        <v>46164.5</v>
+      </c>
+      <c r="B518" s="1">
+        <v>46164.541666666664</v>
+      </c>
+      <c r="C518">
+        <v>0</v>
+      </c>
+      <c r="D518" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="1">
+        <v>46164.541666666664</v>
+      </c>
+      <c r="B519" s="1">
+        <v>46164.583333333336</v>
+      </c>
+      <c r="C519">
+        <v>0</v>
+      </c>
+      <c r="D519" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="1">
+        <v>46164.583333333336</v>
+      </c>
+      <c r="B520" s="1">
+        <v>46164.625</v>
+      </c>
+      <c r="C520">
+        <v>0.11</v>
+      </c>
+      <c r="D520" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="1">
+        <v>46164.625</v>
+      </c>
+      <c r="B521" s="1">
+        <v>46164.666666666664</v>
+      </c>
+      <c r="C521">
+        <v>2.25</v>
+      </c>
+      <c r="D521" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="1">
+        <v>46164.666666666664</v>
+      </c>
+      <c r="B522" s="1">
+        <v>46164.708333333336</v>
+      </c>
+      <c r="C522">
+        <v>7.82</v>
+      </c>
+      <c r="D522" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="1">
+        <v>46164.708333333336</v>
+      </c>
+      <c r="B523" s="1">
+        <v>46164.75</v>
+      </c>
+      <c r="C523">
+        <v>11.54</v>
+      </c>
+      <c r="D523" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="1">
+        <v>46164.75</v>
+      </c>
+      <c r="B524" s="1">
+        <v>46164.791666666664</v>
+      </c>
+      <c r="C524">
+        <v>14.32</v>
+      </c>
+      <c r="D524" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="1">
+        <v>46164.791666666664</v>
+      </c>
+      <c r="B525" s="1">
+        <v>46164.833333333336</v>
+      </c>
+      <c r="C525">
+        <v>16.5</v>
+      </c>
+      <c r="D525" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="1">
+        <v>46164.833333333336</v>
+      </c>
+      <c r="B526" s="1">
+        <v>46164.875</v>
+      </c>
+      <c r="C526">
+        <v>19.66</v>
+      </c>
+      <c r="D526" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="1">
+        <v>46164.875</v>
+      </c>
+      <c r="B527" s="1">
+        <v>46164.916666666664</v>
+      </c>
+      <c r="C527">
+        <v>17.99</v>
+      </c>
+      <c r="D527" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="1">
+        <v>46164.916666666664</v>
+      </c>
+      <c r="B528" s="1">
+        <v>46164.958333333336</v>
+      </c>
+      <c r="C528">
+        <v>15.83</v>
+      </c>
+      <c r="D528" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="1">
+        <v>46164.958333333336</v>
+      </c>
+      <c r="B529" s="1">
+        <v>46165</v>
+      </c>
+      <c r="C529">
+        <v>14.57</v>
+      </c>
+      <c r="D529" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="1">
+        <v>46165</v>
+      </c>
+      <c r="B530" s="1">
+        <v>46165.041666666664</v>
+      </c>
+      <c r="C530">
+        <v>14.04</v>
+      </c>
+      <c r="D530" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="1">
+        <v>46165.041666666664</v>
+      </c>
+      <c r="B531" s="1">
+        <v>46165.083333333336</v>
+      </c>
+      <c r="C531">
+        <v>13.49</v>
+      </c>
+      <c r="D531" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="1">
+        <v>46165.083333333336</v>
+      </c>
+      <c r="B532" s="1">
+        <v>46165.125</v>
+      </c>
+      <c r="C532">
+        <v>13.19</v>
+      </c>
+      <c r="D532" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="1">
+        <v>46165.125</v>
+      </c>
+      <c r="B533" s="1">
+        <v>46165.166666666664</v>
+      </c>
+      <c r="C533">
+        <v>13.28</v>
+      </c>
+      <c r="D533" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="1">
+        <v>46165.166666666664</v>
+      </c>
+      <c r="B534" s="1">
+        <v>46165.208333333336</v>
+      </c>
+      <c r="C534">
+        <v>12.85</v>
+      </c>
+      <c r="D534" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="1">
+        <v>46165.208333333336</v>
+      </c>
+      <c r="B535" s="1">
+        <v>46165.25</v>
+      </c>
+      <c r="C535">
+        <v>12.63</v>
+      </c>
+      <c r="D535" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="1">
+        <v>46165.25</v>
+      </c>
+      <c r="B536" s="1">
+        <v>46165.291666666664</v>
+      </c>
+      <c r="C536">
+        <v>12.16</v>
+      </c>
+      <c r="D536" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="1">
+        <v>46165.291666666664</v>
+      </c>
+      <c r="B537" s="1">
+        <v>46165.333333333336</v>
+      </c>
+      <c r="C537">
+        <v>10.01</v>
+      </c>
+      <c r="D537" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="1">
+        <v>46165.333333333336</v>
+      </c>
+      <c r="B538" s="1">
+        <v>46165.375</v>
+      </c>
+      <c r="C538">
+        <v>5.25</v>
+      </c>
+      <c r="D538" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="1">
+        <v>46165.375</v>
+      </c>
+      <c r="B539" s="1">
+        <v>46165.416666666664</v>
+      </c>
+      <c r="C539">
+        <v>0.16</v>
+      </c>
+      <c r="D539" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="1">
+        <v>46165.416666666664</v>
+      </c>
+      <c r="B540" s="1">
+        <v>46165.458333333336</v>
+      </c>
+      <c r="C540">
+        <v>-0.03</v>
+      </c>
+      <c r="D540" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="1">
+        <v>46165.458333333336</v>
+      </c>
+      <c r="B541" s="1">
+        <v>46165.5</v>
+      </c>
+      <c r="C541">
+        <v>-0.39</v>
+      </c>
+      <c r="D541" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="1">
+        <v>46165.5</v>
+      </c>
+      <c r="B542" s="1">
+        <v>46165.541666666664</v>
+      </c>
+      <c r="C542">
+        <v>-1.23</v>
+      </c>
+      <c r="D542" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="1">
+        <v>46165.541666666664</v>
+      </c>
+      <c r="B543" s="1">
+        <v>46165.583333333336</v>
+      </c>
+      <c r="C543">
+        <v>-3.19</v>
+      </c>
+      <c r="D543" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="1">
+        <v>46165.583333333336</v>
+      </c>
+      <c r="B544" s="1">
+        <v>46165.625</v>
+      </c>
+      <c r="C544">
+        <v>-1.85</v>
+      </c>
+      <c r="D544" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="1">
+        <v>46165.625</v>
+      </c>
+      <c r="B545" s="1">
+        <v>46165.666666666664</v>
+      </c>
+      <c r="C545">
+        <v>-0.4</v>
+      </c>
+      <c r="D545" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="1">
+        <v>46165.666666666664</v>
+      </c>
+      <c r="B546" s="1">
+        <v>46165.708333333336</v>
+      </c>
+      <c r="C546">
+        <v>-0.03</v>
+      </c>
+      <c r="D546" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="1">
+        <v>46165.708333333336</v>
+      </c>
+      <c r="B547" s="1">
+        <v>46165.75</v>
+      </c>
+      <c r="C547">
+        <v>4.84</v>
+      </c>
+      <c r="D547" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="1">
+        <v>46165.75</v>
+      </c>
+      <c r="B548" s="1">
+        <v>46165.791666666664</v>
+      </c>
+      <c r="C548">
+        <v>13.11</v>
+      </c>
+      <c r="D548" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="1">
+        <v>46165.791666666664</v>
+      </c>
+      <c r="B549" s="1">
+        <v>46165.833333333336</v>
+      </c>
+      <c r="C549">
+        <v>15.83</v>
+      </c>
+      <c r="D549" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="1">
+        <v>46165.833333333336</v>
+      </c>
+      <c r="B550" s="1">
+        <v>46165.875</v>
+      </c>
+      <c r="C550">
+        <v>18.17</v>
+      </c>
+      <c r="D550" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="1">
+        <v>46165.875</v>
+      </c>
+      <c r="B551" s="1">
+        <v>46165.916666666664</v>
+      </c>
+      <c r="C551">
+        <v>16.05</v>
+      </c>
+      <c r="D551" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="1">
+        <v>46165.916666666664</v>
+      </c>
+      <c r="B552" s="1">
+        <v>46165.958333333336</v>
+      </c>
+      <c r="C552">
+        <v>16.03</v>
+      </c>
+      <c r="D552" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="1">
+        <v>46165.958333333336</v>
+      </c>
+      <c r="B553" s="1">
+        <v>46166</v>
+      </c>
+      <c r="C553">
+        <v>14.99</v>
+      </c>
+      <c r="D553" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="1">
+        <v>46166</v>
+      </c>
+      <c r="B554" s="1">
+        <v>46166.041666666664</v>
+      </c>
+      <c r="C554">
+        <v>14.99</v>
+      </c>
+      <c r="D554" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="1">
+        <v>46166.041666666664</v>
+      </c>
+      <c r="B555" s="1">
+        <v>46166.083333333336</v>
+      </c>
+      <c r="C555">
+        <v>13.77</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="1">
+        <v>46166.083333333336</v>
+      </c>
+      <c r="B556" s="1">
+        <v>46166.125</v>
+      </c>
+      <c r="C556">
+        <v>14.48</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="1">
+        <v>46166.125</v>
+      </c>
+      <c r="B557" s="1">
+        <v>46166.166666666664</v>
+      </c>
+      <c r="C557">
+        <v>13.03</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="1">
+        <v>46166.166666666664</v>
+      </c>
+      <c r="B558" s="1">
+        <v>46166.208333333336</v>
+      </c>
+      <c r="C558">
+        <v>12.74</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="1">
+        <v>46166.208333333336</v>
+      </c>
+      <c r="B559" s="1">
+        <v>46166.25</v>
+      </c>
+      <c r="C559">
+        <v>12.15</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="1">
+        <v>46166.25</v>
+      </c>
+      <c r="B560" s="1">
+        <v>46166.291666666664</v>
+      </c>
+      <c r="C560">
+        <v>10.91</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="1">
+        <v>46166.291666666664</v>
+      </c>
+      <c r="B561" s="1">
+        <v>46166.333333333336</v>
+      </c>
+      <c r="C561">
+        <v>8.57</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="1">
+        <v>46166.333333333336</v>
+      </c>
+      <c r="B562" s="1">
+        <v>46166.375</v>
+      </c>
+      <c r="C562">
+        <v>0.97</v>
+      </c>
+      <c r="D562" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="1">
+        <v>46166.375</v>
+      </c>
+      <c r="B563" s="1">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="C563">
+        <v>0</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="1">
+        <v>46166.416666666664</v>
+      </c>
+      <c r="B564" s="1">
+        <v>46166.458333333336</v>
+      </c>
+      <c r="C564">
+        <v>-0.25</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="1">
+        <v>46166.458333333336</v>
+      </c>
+      <c r="B565" s="1">
+        <v>46166.5</v>
+      </c>
+      <c r="C565">
+        <v>-1.39</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="1">
+        <v>46166.5</v>
+      </c>
+      <c r="B566" s="1">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="C566">
+        <v>-3.78</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="1">
+        <v>46166.541666666664</v>
+      </c>
+      <c r="B567" s="1">
+        <v>46166.583333333336</v>
+      </c>
+      <c r="C567">
+        <v>-7.63</v>
+      </c>
+      <c r="D567" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="1">
+        <v>46166.583333333336</v>
+      </c>
+      <c r="B568" s="1">
+        <v>46166.625</v>
+      </c>
+      <c r="C568">
+        <v>-6.2</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="1">
+        <v>46166.625</v>
+      </c>
+      <c r="B569" s="1">
+        <v>46166.666666666664</v>
+      </c>
+      <c r="C569">
+        <v>-2.35</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="1">
+        <v>46166.666666666664</v>
+      </c>
+      <c r="B570" s="1">
+        <v>46166.708333333336</v>
+      </c>
+      <c r="C570">
+        <v>-0.2</v>
+      </c>
+      <c r="D570" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="1">
+        <v>46166.708333333336</v>
+      </c>
+      <c r="B571" s="1">
+        <v>46166.75</v>
+      </c>
+      <c r="C571">
+        <v>1.59</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="1">
+        <v>46166.75</v>
+      </c>
+      <c r="B572" s="1">
+        <v>46166.791666666664</v>
+      </c>
+      <c r="C572">
+        <v>10.54</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="1">
+        <v>46166.791666666664</v>
+      </c>
+      <c r="B573" s="1">
+        <v>46166.833333333336</v>
+      </c>
+      <c r="C573">
+        <v>13.78</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="1">
+        <v>46166.833333333336</v>
+      </c>
+      <c r="B574" s="1">
+        <v>46166.875</v>
+      </c>
+      <c r="C574">
+        <v>14.38</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="1">
+        <v>46166.875</v>
+      </c>
+      <c r="B575" s="1">
+        <v>46166.916666666664</v>
+      </c>
+      <c r="C575">
+        <v>14.99</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="1">
+        <v>46166.916666666664</v>
+      </c>
+      <c r="B576" s="1">
+        <v>46166.958333333336</v>
+      </c>
+      <c r="C576">
+        <v>14.77</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="1">
+        <v>46166.958333333336</v>
+      </c>
+      <c r="B577" s="1">
+        <v>46167</v>
+      </c>
+      <c r="C577">
+        <v>13.48</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="1">
+        <v>46167</v>
+      </c>
+      <c r="B578" s="1">
+        <v>46167.041666666664</v>
+      </c>
+      <c r="C578">
+        <v>13.71</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="1">
+        <v>46167.041666666664</v>
+      </c>
+      <c r="B579" s="1">
+        <v>46167.083333333336</v>
+      </c>
+      <c r="C579">
+        <v>13.45</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="1">
+        <v>46167.083333333336</v>
+      </c>
+      <c r="B580" s="1">
+        <v>46167.125</v>
+      </c>
+      <c r="C580">
+        <v>13.44</v>
+      </c>
+      <c r="D580" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="1">
+        <v>46167.125</v>
+      </c>
+      <c r="B581" s="1">
+        <v>46167.166666666664</v>
+      </c>
+      <c r="C581">
+        <v>13.53</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="1">
+        <v>46167.166666666664</v>
+      </c>
+      <c r="B582" s="1">
+        <v>46167.208333333336</v>
+      </c>
+      <c r="C582">
+        <v>13.88</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="1">
+        <v>46167.208333333336</v>
+      </c>
+      <c r="B583" s="1">
+        <v>46167.25</v>
+      </c>
+      <c r="C583">
+        <v>14.08</v>
+      </c>
+      <c r="D583" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="1">
+        <v>46167.25</v>
+      </c>
+      <c r="B584" s="1">
+        <v>46167.291666666664</v>
+      </c>
+      <c r="C584">
+        <v>13.81</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="1">
+        <v>46167.291666666664</v>
+      </c>
+      <c r="B585" s="1">
+        <v>46167.333333333336</v>
+      </c>
+      <c r="C585">
+        <v>11.4</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="1">
+        <v>46167.333333333336</v>
+      </c>
+      <c r="B586" s="1">
+        <v>46167.375</v>
+      </c>
+      <c r="C586">
+        <v>8.21</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="1">
+        <v>46167.375</v>
+      </c>
+      <c r="B587" s="1">
+        <v>46167.416666666664</v>
+      </c>
+      <c r="C587">
+        <v>0.5</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="1">
+        <v>46167.416666666664</v>
+      </c>
+      <c r="B588" s="1">
+        <v>46167.458333333336</v>
+      </c>
+      <c r="C588">
+        <v>-0.02</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="1">
+        <v>46167.458333333336</v>
+      </c>
+      <c r="B589" s="1">
+        <v>46167.5</v>
+      </c>
+      <c r="C589">
+        <v>-0.93</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="1">
+        <v>46167.5</v>
+      </c>
+      <c r="B590" s="1">
+        <v>46167.541666666664</v>
+      </c>
+      <c r="C590">
+        <v>-2.42</v>
+      </c>
+      <c r="D590" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="1">
+        <v>46167.541666666664</v>
+      </c>
+      <c r="B591" s="1">
+        <v>46167.583333333336</v>
+      </c>
+      <c r="C591">
+        <v>-4.69</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="1">
+        <v>46167.583333333336</v>
+      </c>
+      <c r="B592" s="1">
+        <v>46167.625</v>
+      </c>
+      <c r="C592">
+        <v>-5.04</v>
+      </c>
+      <c r="D592" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="1">
+        <v>46167.625</v>
+      </c>
+      <c r="B593" s="1">
+        <v>46167.666666666664</v>
+      </c>
+      <c r="C593">
+        <v>-1.74</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="1">
+        <v>46167.666666666664</v>
+      </c>
+      <c r="B594" s="1">
+        <v>46167.708333333336</v>
+      </c>
+      <c r="C594">
+        <v>-0.38</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="1">
+        <v>46167.708333333336</v>
+      </c>
+      <c r="B595" s="1">
+        <v>46167.75</v>
+      </c>
+      <c r="C595">
+        <v>5.79</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="1">
+        <v>46167.75</v>
+      </c>
+      <c r="B596" s="1">
+        <v>46167.791666666664</v>
+      </c>
+      <c r="C596">
+        <v>12.87</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="1">
+        <v>46167.791666666664</v>
+      </c>
+      <c r="B597" s="1">
+        <v>46167.833333333336</v>
+      </c>
+      <c r="C597">
+        <v>15.88</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="1">
+        <v>46167.833333333336</v>
+      </c>
+      <c r="B598" s="1">
+        <v>46167.875</v>
+      </c>
+      <c r="C598">
+        <v>17.9</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="1">
+        <v>46167.875</v>
+      </c>
+      <c r="B599" s="1">
+        <v>46167.916666666664</v>
+      </c>
+      <c r="C599">
+        <v>16.64</v>
+      </c>
+      <c r="D599" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="1">
+        <v>46167.916666666664</v>
+      </c>
+      <c r="B600" s="1">
+        <v>46167.958333333336</v>
+      </c>
+      <c r="C600">
+        <v>16.08</v>
+      </c>
+      <c r="D600" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="1">
+        <v>46167.958333333336</v>
+      </c>
+      <c r="B601" s="1">
+        <v>46168</v>
+      </c>
+      <c r="C601">
+        <v>14.57</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="1">
+        <v>46168</v>
+      </c>
+      <c r="B602" s="1">
+        <v>46168.041666666664</v>
+      </c>
+      <c r="C602">
+        <v>14</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="1">
+        <v>46168.041666666664</v>
+      </c>
+      <c r="B603" s="1">
+        <v>46168.083333333336</v>
+      </c>
+      <c r="C603">
+        <v>12.89</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="1">
+        <v>46168.083333333336</v>
+      </c>
+      <c r="B604" s="1">
+        <v>46168.125</v>
+      </c>
+      <c r="C604">
+        <v>12.47</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="1">
+        <v>46168.125</v>
+      </c>
+      <c r="B605" s="1">
+        <v>46168.166666666664</v>
+      </c>
+      <c r="C605">
+        <v>12.55</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="1">
+        <v>46168.166666666664</v>
+      </c>
+      <c r="B606" s="1">
+        <v>46168.208333333336</v>
+      </c>
+      <c r="C606">
+        <v>12.31</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="1">
+        <v>46168.208333333336</v>
+      </c>
+      <c r="B607" s="1">
+        <v>46168.25</v>
+      </c>
+      <c r="C607">
+        <v>13.27</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="1">
+        <v>46168.25</v>
+      </c>
+      <c r="B608" s="1">
+        <v>46168.291666666664</v>
+      </c>
+      <c r="C608">
+        <v>14.62</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="1">
+        <v>46168.291666666664</v>
+      </c>
+      <c r="B609" s="1">
+        <v>46168.333333333336</v>
+      </c>
+      <c r="C609">
+        <v>14.39</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="1">
+        <v>46168.333333333336</v>
+      </c>
+      <c r="B610" s="1">
+        <v>46168.375</v>
+      </c>
+      <c r="C610">
+        <v>11</v>
+      </c>
+      <c r="D610" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="1">
+        <v>46168.375</v>
+      </c>
+      <c r="B611" s="1">
+        <v>46168.416666666664</v>
+      </c>
+      <c r="C611">
+        <v>7.57</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="1">
+        <v>46168.416666666664</v>
+      </c>
+      <c r="B612" s="1">
+        <v>46168.458333333336</v>
+      </c>
+      <c r="C612">
+        <v>0.69</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="1">
+        <v>46168.458333333336</v>
+      </c>
+      <c r="B613" s="1">
+        <v>46168.5</v>
+      </c>
+      <c r="C613">
+        <v>0</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="1">
+        <v>46168.5</v>
+      </c>
+      <c r="B614" s="1">
+        <v>46168.541666666664</v>
+      </c>
+      <c r="C614">
+        <v>-0.05</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="1">
+        <v>46168.541666666664</v>
+      </c>
+      <c r="B615" s="1">
+        <v>46168.583333333336</v>
+      </c>
+      <c r="C615">
+        <v>-0.01</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="1">
+        <v>46168.583333333336</v>
+      </c>
+      <c r="B616" s="1">
+        <v>46168.625</v>
+      </c>
+      <c r="C616">
+        <v>0</v>
+      </c>
+      <c r="D616" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="1">
+        <v>46168.625</v>
+      </c>
+      <c r="B617" s="1">
+        <v>46168.666666666664</v>
+      </c>
+      <c r="C617">
+        <v>0</v>
+      </c>
+      <c r="D617" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="1">
+        <v>46168.666666666664</v>
+      </c>
+      <c r="B618" s="1">
+        <v>46168.708333333336</v>
+      </c>
+      <c r="C618">
+        <v>3.11</v>
+      </c>
+      <c r="D618" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="1">
+        <v>46168.708333333336</v>
+      </c>
+      <c r="B619" s="1">
+        <v>46168.75</v>
+      </c>
+      <c r="C619">
+        <v>9.78</v>
+      </c>
+      <c r="D619" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="1">
+        <v>46168.75</v>
+      </c>
+      <c r="B620" s="1">
+        <v>46168.791666666664</v>
+      </c>
+      <c r="C620">
+        <v>14.07</v>
+      </c>
+      <c r="D620" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="1">
+        <v>46168.791666666664</v>
+      </c>
+      <c r="B621" s="1">
+        <v>46168.833333333336</v>
+      </c>
+      <c r="C621">
+        <v>18.91</v>
+      </c>
+      <c r="D621" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="1">
+        <v>46168.833333333336</v>
+      </c>
+      <c r="B622" s="1">
+        <v>46168.875</v>
+      </c>
+      <c r="C622">
+        <v>22.42</v>
+      </c>
+      <c r="D622" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="1">
+        <v>46168.875</v>
+      </c>
+      <c r="B623" s="1">
+        <v>46168.916666666664</v>
+      </c>
+      <c r="C623">
+        <v>18.66</v>
+      </c>
+      <c r="D623" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="1">
+        <v>46168.916666666664</v>
+      </c>
+      <c r="B624" s="1">
+        <v>46168.958333333336</v>
+      </c>
+      <c r="C624">
+        <v>15.43</v>
+      </c>
+      <c r="D624" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="1">
+        <v>46168.958333333336</v>
+      </c>
+      <c r="B625" s="1">
+        <v>46169</v>
+      </c>
+      <c r="C625">
+        <v>13.54</v>
+      </c>
+      <c r="D625" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="1">
+        <v>46169</v>
+      </c>
+      <c r="B626" s="1">
+        <v>46169.041666666664</v>
+      </c>
+      <c r="C626">
+        <v>13.93</v>
+      </c>
+      <c r="D626" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="1">
+        <v>46169.041666666664</v>
+      </c>
+      <c r="B627" s="1">
+        <v>46169.083333333336</v>
+      </c>
+      <c r="C627">
+        <v>13.48</v>
+      </c>
+      <c r="D627" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="1">
+        <v>46169.083333333336</v>
+      </c>
+      <c r="B628" s="1">
+        <v>46169.125</v>
+      </c>
+      <c r="C628">
+        <v>12.82</v>
+      </c>
+      <c r="D628" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="1">
+        <v>46169.125</v>
+      </c>
+      <c r="B629" s="1">
+        <v>46169.166666666664</v>
+      </c>
+      <c r="C629">
+        <v>12.52</v>
+      </c>
+      <c r="D629" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="1">
+        <v>46169.166666666664</v>
+      </c>
+      <c r="B630" s="1">
+        <v>46169.208333333336</v>
+      </c>
+      <c r="C630">
+        <v>12.59</v>
+      </c>
+      <c r="D630" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="1">
+        <v>46169.208333333336</v>
+      </c>
+      <c r="B631" s="1">
+        <v>46169.25</v>
+      </c>
+      <c r="C631">
+        <v>12.73</v>
+      </c>
+      <c r="D631" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="1">
+        <v>46169.25</v>
+      </c>
+      <c r="B632" s="1">
+        <v>46169.291666666664</v>
+      </c>
+      <c r="C632">
+        <v>13.88</v>
+      </c>
+      <c r="D632" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="1">
+        <v>46169.291666666664</v>
+      </c>
+      <c r="B633" s="1">
+        <v>46169.333333333336</v>
+      </c>
+      <c r="C633">
+        <v>13.28</v>
+      </c>
+      <c r="D633" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="1">
+        <v>46169.333333333336</v>
+      </c>
+      <c r="B634" s="1">
+        <v>46169.375</v>
+      </c>
+      <c r="C634">
+        <v>10.74</v>
+      </c>
+      <c r="D634" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="1">
+        <v>46169.375</v>
+      </c>
+      <c r="B635" s="1">
+        <v>46169.416666666664</v>
+      </c>
+      <c r="C635">
+        <v>5.9</v>
+      </c>
+      <c r="D635" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="1">
+        <v>46169.416666666664</v>
+      </c>
+      <c r="B636" s="1">
+        <v>46169.458333333336</v>
+      </c>
+      <c r="C636">
+        <v>0.6</v>
+      </c>
+      <c r="D636" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="1">
+        <v>46169.458333333336</v>
+      </c>
+      <c r="B637" s="1">
+        <v>46169.5</v>
+      </c>
+      <c r="C637">
+        <v>0.17</v>
+      </c>
+      <c r="D637" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="1">
+        <v>46169.5</v>
+      </c>
+      <c r="B638" s="1">
+        <v>46169.541666666664</v>
+      </c>
+      <c r="C638">
+        <v>0.2</v>
+      </c>
+      <c r="D638" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="1">
+        <v>46169.541666666664</v>
+      </c>
+      <c r="B639" s="1">
+        <v>46169.583333333336</v>
+      </c>
+      <c r="C639">
+        <v>0.36</v>
+      </c>
+      <c r="D639" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="1">
+        <v>46169.583333333336</v>
+      </c>
+      <c r="B640" s="1">
+        <v>46169.625</v>
+      </c>
+      <c r="C640">
+        <v>0.15</v>
+      </c>
+      <c r="D640" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="1">
+        <v>46169.625</v>
+      </c>
+      <c r="B641" s="1">
+        <v>46169.666666666664</v>
+      </c>
+      <c r="C641">
+        <v>0.19</v>
+      </c>
+      <c r="D641" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="1">
+        <v>46169.666666666664</v>
+      </c>
+      <c r="B642" s="1">
+        <v>46169.708333333336</v>
+      </c>
+      <c r="C642">
+        <v>2.59</v>
+      </c>
+      <c r="D642" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="1">
+        <v>46169.708333333336</v>
+      </c>
+      <c r="B643" s="1">
+        <v>46169.75</v>
+      </c>
+      <c r="C643">
+        <v>7.94</v>
+      </c>
+      <c r="D643" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="1">
+        <v>46169.75</v>
+      </c>
+      <c r="B644" s="1">
+        <v>46169.791666666664</v>
+      </c>
+      <c r="C644">
+        <v>10.61</v>
+      </c>
+      <c r="D644" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="1">
+        <v>46169.791666666664</v>
+      </c>
+      <c r="B645" s="1">
+        <v>46169.833333333336</v>
+      </c>
+      <c r="C645">
+        <v>13.89</v>
+      </c>
+      <c r="D645" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="1">
+        <v>46169.833333333336</v>
+      </c>
+      <c r="B646" s="1">
+        <v>46169.875</v>
+      </c>
+      <c r="C646">
+        <v>16.02</v>
+      </c>
+      <c r="D646" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="1">
+        <v>46169.875</v>
+      </c>
+      <c r="B647" s="1">
+        <v>46169.916666666664</v>
+      </c>
+      <c r="C647">
+        <v>15.99</v>
+      </c>
+      <c r="D647" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="1">
+        <v>46169.916666666664</v>
+      </c>
+      <c r="B648" s="1">
+        <v>46169.958333333336</v>
+      </c>
+      <c r="C648">
+        <v>14.6</v>
+      </c>
+      <c r="D648" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="1">
+        <v>46169.958333333336</v>
+      </c>
+      <c r="B649" s="1">
+        <v>46170</v>
+      </c>
+      <c r="C649">
+        <v>13.64</v>
+      </c>
+      <c r="D649" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="1">
+        <v>46170</v>
+      </c>
+      <c r="B650" s="1">
+        <v>46170.041666666664</v>
+      </c>
+      <c r="C650">
+        <v>13.56</v>
+      </c>
+      <c r="D650" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="1">
+        <v>46170.041666666664</v>
+      </c>
+      <c r="B651" s="1">
+        <v>46170.083333333336</v>
+      </c>
+      <c r="C651">
+        <v>13.2</v>
+      </c>
+      <c r="D651" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="1">
+        <v>46170.083333333336</v>
+      </c>
+      <c r="B652" s="1">
+        <v>46170.125</v>
+      </c>
+      <c r="C652">
+        <v>13.12</v>
+      </c>
+      <c r="D652" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="1">
+        <v>46170.125</v>
+      </c>
+      <c r="B653" s="1">
+        <v>46170.166666666664</v>
+      </c>
+      <c r="C653">
+        <v>13.26</v>
+      </c>
+      <c r="D653" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="1">
+        <v>46170.166666666664</v>
+      </c>
+      <c r="B654" s="1">
+        <v>46170.208333333336</v>
+      </c>
+      <c r="C654">
+        <v>13.38</v>
+      </c>
+      <c r="D654" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="1">
+        <v>46170.208333333336</v>
+      </c>
+      <c r="B655" s="1">
+        <v>46170.25</v>
+      </c>
+      <c r="C655">
+        <v>13.81</v>
+      </c>
+      <c r="D655" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="1">
+        <v>46170.25</v>
+      </c>
+      <c r="B656" s="1">
+        <v>46170.291666666664</v>
+      </c>
+      <c r="C656">
+        <v>15.09</v>
+      </c>
+      <c r="D656" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="1">
+        <v>46170.291666666664</v>
+      </c>
+      <c r="B657" s="1">
+        <v>46170.333333333336</v>
+      </c>
+      <c r="C657">
+        <v>13.95</v>
+      </c>
+      <c r="D657" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="1">
+        <v>46170.333333333336</v>
+      </c>
+      <c r="B658" s="1">
+        <v>46170.375</v>
+      </c>
+      <c r="C658">
+        <v>12.36</v>
+      </c>
+      <c r="D658" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="1">
+        <v>46170.375</v>
+      </c>
+      <c r="B659" s="1">
+        <v>46170.416666666664</v>
+      </c>
+      <c r="C659">
+        <v>6.67</v>
+      </c>
+      <c r="D659" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="1">
+        <v>46170.416666666664</v>
+      </c>
+      <c r="B660" s="1">
+        <v>46170.458333333336</v>
+      </c>
+      <c r="C660">
+        <v>1.47</v>
+      </c>
+      <c r="D660" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="1">
+        <v>46170.458333333336</v>
+      </c>
+      <c r="B661" s="1">
+        <v>46170.5</v>
+      </c>
+      <c r="C661">
+        <v>0.06</v>
+      </c>
+      <c r="D661" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="1">
+        <v>46170.5</v>
+      </c>
+      <c r="B662" s="1">
+        <v>46170.541666666664</v>
+      </c>
+      <c r="C662">
+        <v>0</v>
+      </c>
+      <c r="D662" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="1">
+        <v>46170.541666666664</v>
+      </c>
+      <c r="B663" s="1">
+        <v>46170.583333333336</v>
+      </c>
+      <c r="C663">
+        <v>0</v>
+      </c>
+      <c r="D663" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="1">
+        <v>46170.583333333336</v>
+      </c>
+      <c r="B664" s="1">
+        <v>46170.625</v>
+      </c>
+      <c r="C664">
+        <v>0</v>
+      </c>
+      <c r="D664" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="1">
+        <v>46170.625</v>
+      </c>
+      <c r="B665" s="1">
+        <v>46170.666666666664</v>
+      </c>
+      <c r="C665">
+        <v>0.13</v>
+      </c>
+      <c r="D665" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="1">
+        <v>46170.666666666664</v>
+      </c>
+      <c r="B666" s="1">
+        <v>46170.708333333336</v>
+      </c>
+      <c r="C666">
+        <v>4.12</v>
+      </c>
+      <c r="D666" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="1">
+        <v>46170.708333333336</v>
+      </c>
+      <c r="B667" s="1">
+        <v>46170.75</v>
+      </c>
+      <c r="C667">
+        <v>10.51</v>
+      </c>
+      <c r="D667" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="1">
+        <v>46170.75</v>
+      </c>
+      <c r="B668" s="1">
+        <v>46170.791666666664</v>
+      </c>
+      <c r="C668">
+        <v>14.01</v>
+      </c>
+      <c r="D668" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="1">
+        <v>46170.791666666664</v>
+      </c>
+      <c r="B669" s="1">
+        <v>46170.833333333336</v>
+      </c>
+      <c r="C669">
+        <v>20.34</v>
+      </c>
+      <c r="D669" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="1">
+        <v>46170.833333333336</v>
+      </c>
+      <c r="B670" s="1">
+        <v>46170.875</v>
+      </c>
+      <c r="C670">
+        <v>32.75</v>
+      </c>
+      <c r="D670" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="1">
+        <v>46170.875</v>
+      </c>
+      <c r="B671" s="1">
+        <v>46170.916666666664</v>
+      </c>
+      <c r="C671">
+        <v>31.75</v>
+      </c>
+      <c r="D671" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="1">
+        <v>46170.916666666664</v>
+      </c>
+      <c r="B672" s="1">
+        <v>46170.958333333336</v>
+      </c>
+      <c r="C672">
+        <v>20.14</v>
+      </c>
+      <c r="D672" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="1">
+        <v>46170.958333333336</v>
+      </c>
+      <c r="B673" s="1">
+        <v>46171</v>
+      </c>
+      <c r="C673">
+        <v>16.2</v>
+      </c>
+      <c r="D673" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="1">
+        <v>46171</v>
+      </c>
+      <c r="B674" s="1">
+        <v>46171.041666666664</v>
+      </c>
+      <c r="C674">
+        <v>14.55</v>
+      </c>
+      <c r="D674" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="1">
+        <v>46171.041666666664</v>
+      </c>
+      <c r="B675" s="1">
+        <v>46171.083333333336</v>
+      </c>
+      <c r="C675">
+        <v>13.47</v>
+      </c>
+      <c r="D675" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="1">
+        <v>46171.083333333336</v>
+      </c>
+      <c r="B676" s="1">
+        <v>46171.125</v>
+      </c>
+      <c r="C676">
+        <v>12.87</v>
+      </c>
+      <c r="D676" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="1">
+        <v>46171.125</v>
+      </c>
+      <c r="B677" s="1">
+        <v>46171.166666666664</v>
+      </c>
+      <c r="C677">
+        <v>12.73</v>
+      </c>
+      <c r="D677" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="1">
+        <v>46171.166666666664</v>
+      </c>
+      <c r="B678" s="1">
+        <v>46171.208333333336</v>
+      </c>
+      <c r="C678">
+        <v>12.67</v>
+      </c>
+      <c r="D678" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="1">
+        <v>46171.208333333336</v>
+      </c>
+      <c r="B679" s="1">
+        <v>46171.25</v>
+      </c>
+      <c r="C679">
+        <v>12.63</v>
+      </c>
+      <c r="D679" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="1">
+        <v>46171.25</v>
+      </c>
+      <c r="B680" s="1">
+        <v>46171.291666666664</v>
+      </c>
+      <c r="C680">
+        <v>13.24</v>
+      </c>
+      <c r="D680" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="1">
+        <v>46171.291666666664</v>
+      </c>
+      <c r="B681" s="1">
+        <v>46171.333333333336</v>
+      </c>
+      <c r="C681">
+        <v>12.6</v>
+      </c>
+      <c r="D681" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="1">
+        <v>46171.333333333336</v>
+      </c>
+      <c r="B682" s="1">
+        <v>46171.375</v>
+      </c>
+      <c r="C682">
+        <v>10.51</v>
+      </c>
+      <c r="D682" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="1">
+        <v>46171.375</v>
+      </c>
+      <c r="B683" s="1">
+        <v>46171.416666666664</v>
+      </c>
+      <c r="C683">
+        <v>5.49</v>
+      </c>
+      <c r="D683" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="1">
+        <v>46171.416666666664</v>
+      </c>
+      <c r="B684" s="1">
+        <v>46171.458333333336</v>
+      </c>
+      <c r="C684">
+        <v>0.5</v>
+      </c>
+      <c r="D684" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="1">
+        <v>46171.458333333336</v>
+      </c>
+      <c r="B685" s="1">
+        <v>46171.5</v>
+      </c>
+      <c r="C685">
+        <v>0.07</v>
+      </c>
+      <c r="D685" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="1">
+        <v>46171.5</v>
+      </c>
+      <c r="B686" s="1">
+        <v>46171.541666666664</v>
+      </c>
+      <c r="C686">
+        <v>0.01</v>
+      </c>
+      <c r="D686" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="1">
+        <v>46171.541666666664</v>
+      </c>
+      <c r="B687" s="1">
+        <v>46171.583333333336</v>
+      </c>
+      <c r="C687">
+        <v>0</v>
+      </c>
+      <c r="D687" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="1">
+        <v>46171.583333333336</v>
+      </c>
+      <c r="B688" s="1">
+        <v>46171.625</v>
+      </c>
+      <c r="C688">
+        <v>0.02</v>
+      </c>
+      <c r="D688" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="1">
+        <v>46171.625</v>
+      </c>
+      <c r="B689" s="1">
+        <v>46171.666666666664</v>
+      </c>
+      <c r="C689">
+        <v>0.73</v>
+      </c>
+      <c r="D689" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="1">
+        <v>46171.666666666664</v>
+      </c>
+      <c r="B690" s="1">
+        <v>46171.708333333336</v>
+      </c>
+      <c r="C690">
+        <v>4.46</v>
+      </c>
+      <c r="D690" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="1">
+        <v>46171.708333333336</v>
+      </c>
+      <c r="B691" s="1">
+        <v>46171.75</v>
+      </c>
+      <c r="C691">
+        <v>10.5</v>
+      </c>
+      <c r="D691" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="1">
+        <v>46171.75</v>
+      </c>
+      <c r="B692" s="1">
+        <v>46171.791666666664</v>
+      </c>
+      <c r="C692">
+        <v>14.06</v>
+      </c>
+      <c r="D692" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="1">
+        <v>46171.791666666664</v>
+      </c>
+      <c r="B693" s="1">
+        <v>46171.833333333336</v>
+      </c>
+      <c r="C693">
+        <v>17.86</v>
+      </c>
+      <c r="D693" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="1">
+        <v>46171.833333333336</v>
+      </c>
+      <c r="B694" s="1">
+        <v>46171.875</v>
+      </c>
+      <c r="C694">
+        <v>22.66</v>
+      </c>
+      <c r="D694" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="1">
+        <v>46171.875</v>
+      </c>
+      <c r="B695" s="1">
+        <v>46171.916666666664</v>
+      </c>
+      <c r="C695">
+        <v>18.93</v>
+      </c>
+      <c r="D695" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="1">
+        <v>46171.916666666664</v>
+      </c>
+      <c r="B696" s="1">
+        <v>46171.958333333336</v>
+      </c>
+      <c r="C696">
+        <v>16.38</v>
+      </c>
+      <c r="D696" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="1">
+        <v>46171.958333333336</v>
+      </c>
+      <c r="B697" s="1">
+        <v>46172</v>
+      </c>
+      <c r="C697">
+        <v>14.84</v>
+      </c>
+      <c r="D697" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="1">
+        <v>46172</v>
+      </c>
+      <c r="B698" s="1">
+        <v>46172.041666666664</v>
+      </c>
+      <c r="C698">
+        <v>13.8</v>
+      </c>
+      <c r="D698" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="1">
+        <v>46172.041666666664</v>
+      </c>
+      <c r="B699" s="1">
+        <v>46172.083333333336</v>
+      </c>
+      <c r="C699">
+        <v>13.29</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="1">
+        <v>46172.083333333336</v>
+      </c>
+      <c r="B700" s="1">
+        <v>46172.125</v>
+      </c>
+      <c r="C700">
+        <v>12.92</v>
+      </c>
+      <c r="D700" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="1">
+        <v>46172.125</v>
+      </c>
+      <c r="B701" s="1">
+        <v>46172.166666666664</v>
+      </c>
+      <c r="C701">
+        <v>12.73</v>
+      </c>
+      <c r="D701" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="1">
+        <v>46172.166666666664</v>
+      </c>
+      <c r="B702" s="1">
+        <v>46172.208333333336</v>
+      </c>
+      <c r="C702">
+        <v>12.97</v>
+      </c>
+      <c r="D702" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="1">
+        <v>46172.208333333336</v>
+      </c>
+      <c r="B703" s="1">
+        <v>46172.25</v>
+      </c>
+      <c r="C703">
+        <v>12.89</v>
+      </c>
+      <c r="D703" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="1">
+        <v>46172.25</v>
+      </c>
+      <c r="B704" s="1">
+        <v>46172.291666666664</v>
+      </c>
+      <c r="C704">
+        <v>12.15</v>
+      </c>
+      <c r="D704" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="1">
+        <v>46172.291666666664</v>
+      </c>
+      <c r="B705" s="1">
+        <v>46172.333333333336</v>
+      </c>
+      <c r="C705">
+        <v>11.13</v>
+      </c>
+      <c r="D705" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="1">
+        <v>46172.333333333336</v>
+      </c>
+      <c r="B706" s="1">
+        <v>46172.375</v>
+      </c>
+      <c r="C706">
+        <v>9.04</v>
+      </c>
+      <c r="D706" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="1">
+        <v>46172.375</v>
+      </c>
+      <c r="B707" s="1">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="C707">
+        <v>3.75</v>
+      </c>
+      <c r="D707" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="1">
+        <v>46172.416666666664</v>
+      </c>
+      <c r="B708" s="1">
+        <v>46172.458333333336</v>
+      </c>
+      <c r="C708">
+        <v>0.3</v>
+      </c>
+      <c r="D708" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="1">
+        <v>46172.458333333336</v>
+      </c>
+      <c r="B709" s="1">
+        <v>46172.5</v>
+      </c>
+      <c r="C709">
+        <v>0</v>
+      </c>
+      <c r="D709" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="1">
+        <v>46172.5</v>
+      </c>
+      <c r="B710" s="1">
+        <v>46172.541666666664</v>
+      </c>
+      <c r="C710">
+        <v>0</v>
+      </c>
+      <c r="D710" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="1">
+        <v>46172.541666666664</v>
+      </c>
+      <c r="B711" s="1">
+        <v>46172.583333333336</v>
+      </c>
+      <c r="C711">
+        <v>-0.11</v>
+      </c>
+      <c r="D711" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="1">
+        <v>46172.583333333336</v>
+      </c>
+      <c r="B712" s="1">
+        <v>46172.625</v>
+      </c>
+      <c r="C712">
+        <v>-0.03</v>
+      </c>
+      <c r="D712" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="1">
+        <v>46172.625</v>
+      </c>
+      <c r="B713" s="1">
+        <v>46172.666666666664</v>
+      </c>
+      <c r="C713">
+        <v>0</v>
+      </c>
+      <c r="D713" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="1">
+        <v>46172.666666666664</v>
+      </c>
+      <c r="B714" s="1">
+        <v>46172.708333333336</v>
+      </c>
+      <c r="C714">
+        <v>0.3</v>
+      </c>
+      <c r="D714" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="1">
+        <v>46172.708333333336</v>
+      </c>
+      <c r="B715" s="1">
+        <v>46172.75</v>
+      </c>
+      <c r="C715">
+        <v>7.25</v>
+      </c>
+      <c r="D715" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="1">
+        <v>46172.75</v>
+      </c>
+      <c r="B716" s="1">
+        <v>46172.791666666664</v>
+      </c>
+      <c r="C716">
+        <v>11.73</v>
+      </c>
+      <c r="D716" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="1">
+        <v>46172.791666666664</v>
+      </c>
+      <c r="B717" s="1">
+        <v>46172.833333333336</v>
+      </c>
+      <c r="C717">
+        <v>14.84</v>
+      </c>
+      <c r="D717" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="1">
+        <v>46172.833333333336</v>
+      </c>
+      <c r="B718" s="1">
+        <v>46172.875</v>
+      </c>
+      <c r="C718">
+        <v>16.8</v>
+      </c>
+      <c r="D718" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="1">
+        <v>46172.875</v>
+      </c>
+      <c r="B719" s="1">
+        <v>46172.916666666664</v>
+      </c>
+      <c r="C719">
+        <v>16.33</v>
+      </c>
+      <c r="D719" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="1">
+        <v>46172.916666666664</v>
+      </c>
+      <c r="B720" s="1">
+        <v>46172.958333333336</v>
+      </c>
+      <c r="C720">
+        <v>15.7</v>
+      </c>
+      <c r="D720" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="1">
+        <v>46172.958333333336</v>
+      </c>
+      <c r="B721" s="1">
+        <v>46173</v>
+      </c>
+      <c r="C721">
+        <v>14.69</v>
+      </c>
+      <c r="D721" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="1">
+        <v>46173</v>
+      </c>
+      <c r="B722" s="1">
+        <v>46173.041666666664</v>
+      </c>
+      <c r="C722">
+        <v>13.98</v>
+      </c>
+      <c r="D722" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="1">
+        <v>46173.041666666664</v>
+      </c>
+      <c r="B723" s="1">
+        <v>46173.083333333336</v>
+      </c>
+      <c r="C723">
+        <v>13.25</v>
+      </c>
+      <c r="D723" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="1">
+        <v>46173.083333333336</v>
+      </c>
+      <c r="B724" s="1">
+        <v>46173.125</v>
+      </c>
+      <c r="C724">
+        <v>13.17</v>
+      </c>
+      <c r="D724" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="1">
+        <v>46173.125</v>
+      </c>
+      <c r="B725" s="1">
+        <v>46173.166666666664</v>
+      </c>
+      <c r="C725">
+        <v>13.36</v>
+      </c>
+      <c r="D725" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="1">
+        <v>46173.166666666664</v>
+      </c>
+      <c r="B726" s="1">
+        <v>46173.208333333336</v>
+      </c>
+      <c r="C726">
+        <v>13.62</v>
+      </c>
+      <c r="D726" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="1">
+        <v>46173.208333333336</v>
+      </c>
+      <c r="B727" s="1">
+        <v>46173.25</v>
+      </c>
+      <c r="C727">
+        <v>13.2</v>
+      </c>
+      <c r="D727" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="1">
+        <v>46173.25</v>
+      </c>
+      <c r="B728" s="1">
+        <v>46173.291666666664</v>
+      </c>
+      <c r="C728">
+        <v>12.07</v>
+      </c>
+      <c r="D728" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="1">
+        <v>46173.291666666664</v>
+      </c>
+      <c r="B729" s="1">
+        <v>46173.333333333336</v>
+      </c>
+      <c r="C729">
+        <v>10.42</v>
+      </c>
+      <c r="D729" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="1">
+        <v>46173.333333333336</v>
+      </c>
+      <c r="B730" s="1">
+        <v>46173.375</v>
+      </c>
+      <c r="C730">
+        <v>8.45</v>
+      </c>
+      <c r="D730" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="1">
+        <v>46173.375</v>
+      </c>
+      <c r="B731" s="1">
+        <v>46173.416666666664</v>
+      </c>
+      <c r="C731">
+        <v>1.01</v>
+      </c>
+      <c r="D731" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="1">
+        <v>46173.416666666664</v>
+      </c>
+      <c r="B732" s="1">
+        <v>46173.458333333336</v>
+      </c>
+      <c r="C732">
+        <v>0.1</v>
+      </c>
+      <c r="D732" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="1">
+        <v>46173.458333333336</v>
+      </c>
+      <c r="B733" s="1">
+        <v>46173.5</v>
+      </c>
+      <c r="C733">
+        <v>0</v>
+      </c>
+      <c r="D733" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="1">
+        <v>46173.5</v>
+      </c>
+      <c r="B734" s="1">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="C734">
+        <v>0</v>
+      </c>
+      <c r="D734" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="1">
+        <v>46173.541666666664</v>
+      </c>
+      <c r="B735" s="1">
+        <v>46173.583333333336</v>
+      </c>
+      <c r="C735">
+        <v>0</v>
+      </c>
+      <c r="D735" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="1">
+        <v>46173.583333333336</v>
+      </c>
+      <c r="B736" s="1">
+        <v>46173.625</v>
+      </c>
+      <c r="C736">
+        <v>0</v>
+      </c>
+      <c r="D736" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="1">
+        <v>46173.625</v>
+      </c>
+      <c r="B737" s="1">
+        <v>46173.666666666664</v>
+      </c>
+      <c r="C737">
+        <v>0</v>
+      </c>
+      <c r="D737" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="1">
+        <v>46173.666666666664</v>
+      </c>
+      <c r="B738" s="1">
+        <v>46173.708333333336</v>
+      </c>
+      <c r="C738">
+        <v>5.42</v>
+      </c>
+      <c r="D738" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="1">
+        <v>46173.708333333336</v>
+      </c>
+      <c r="B739" s="1">
+        <v>46173.75</v>
+      </c>
+      <c r="C739">
+        <v>10.55</v>
+      </c>
+      <c r="D739" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="1">
+        <v>46173.75</v>
+      </c>
+      <c r="B740" s="1">
+        <v>46173.791666666664</v>
+      </c>
+      <c r="C740">
+        <v>13.95</v>
+      </c>
+      <c r="D740" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="1">
+        <v>46173.791666666664</v>
+      </c>
+      <c r="B741" s="1">
+        <v>46173.833333333336</v>
+      </c>
+      <c r="C741">
+        <v>15.24</v>
+      </c>
+      <c r="D741" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="1">
+        <v>46173.833333333336</v>
+      </c>
+      <c r="B742" s="1">
+        <v>46173.875</v>
+      </c>
+      <c r="C742">
+        <v>16.17</v>
+      </c>
+      <c r="D742" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="1">
+        <v>46173.875</v>
+      </c>
+      <c r="B743" s="1">
+        <v>46173.916666666664</v>
+      </c>
+      <c r="C743">
+        <v>16.09</v>
+      </c>
+      <c r="D743" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="1">
+        <v>46173.916666666664</v>
+      </c>
+      <c r="B744" s="1">
+        <v>46173.958333333336</v>
+      </c>
+      <c r="C744">
+        <v>15.8</v>
+      </c>
+      <c r="D744" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="1">
+        <v>46173.958333333336</v>
+      </c>
+      <c r="B745" s="1">
+        <v>46174</v>
+      </c>
+      <c r="C745">
+        <v>15.04</v>
+      </c>
+      <c r="D745" t="str">
+        <v>Cent/kWh</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:D265"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:D745"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>aWATTar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 